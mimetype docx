--- v0 (2025-12-15)
+++ v1 (2026-05-05)
@@ -6,63 +6,99 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2386F0D9" w14:textId="41A0A83F" w:rsidR="00306F11" w:rsidRDefault="00723E3F">
-      <w:pPr>
+    <w:p w14:paraId="2085C4CA" w14:textId="77777777" w:rsidR="00A73844" w:rsidRDefault="00723E3F" w:rsidP="00BB50A3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB50A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Home Oxygen Assessment and Referral (HOS-AR) Form </w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Home Oxygen Assessment and Referral (HOS-AR) Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2386F0D9" w14:textId="62B3A31F" w:rsidR="00306F11" w:rsidRPr="00A73844" w:rsidRDefault="00A73844" w:rsidP="00BB50A3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Long Term Oxygen /Ambulatory Oxygen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD9ED38" w14:textId="065E7001" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
       <w:r>
         <w:t xml:space="preserve">Patient details </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4522"/>
         <w:gridCol w:w="4494"/>
       </w:tblGrid>
       <w:tr w:rsidR="00723E3F" w14:paraId="19FD8D45" w14:textId="77777777" w:rsidTr="00723E3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41723143" w14:textId="6191040B" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
             <w:r>
               <w:t>Patient Name</w:t>
@@ -314,52 +350,64 @@
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA55885" w14:textId="77777777" w:rsidR="00723E3F" w:rsidRDefault="00723E3F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00723E3F" w14:paraId="79AA2C55" w14:textId="77777777" w:rsidTr="00723E3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DAE7280" w14:textId="5AD31DC4" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
             <w:r>
               <w:t>Practice Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="686B5BB5" w14:textId="77777777" w:rsidR="00723E3F" w:rsidRDefault="00723E3F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7208D322" w14:textId="77777777" w:rsidR="00723E3F" w:rsidRDefault="00723E3F"/>
-    <w:p w14:paraId="7C59F76A" w14:textId="71506E9A" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
-      <w:r>
+    <w:p w14:paraId="7C59F76A" w14:textId="71506E9A" w:rsidR="00723E3F" w:rsidRPr="00A73844" w:rsidRDefault="00723E3F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">Date of Referral: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00723E3F" w14:paraId="65D8F457" w14:textId="77777777" w:rsidTr="00723E3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="106F0DF5" w14:textId="3614EDFB" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -512,76 +560,144 @@
             <w:r w:rsidRPr="00723E3F">
               <w:t>Patients who have not been clinically stable for 6 weeks</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BD6ADDE" w14:textId="0DB7DDA1" w:rsidR="00723E3F" w:rsidRPr="00723E3F" w:rsidRDefault="00723E3F" w:rsidP="00723E3F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723E3F">
               <w:t>The above list may not be exhaustive, and consideration will be given in individual circumstances</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40703D9E" w14:textId="520EE8FA" w:rsidR="00723E3F" w:rsidRDefault="00723E3F"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E09E4EE" w14:textId="77777777" w:rsidR="00A73844" w:rsidRDefault="00A73844">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583B80F1" w14:textId="06BF9027" w:rsidR="00723E3F" w:rsidRPr="00A73844" w:rsidRDefault="00723E3F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reason for referral: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F84A84" w14:textId="42F9AA9B" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
-      <w:r>
+    <w:p w14:paraId="58F84A84" w14:textId="68ED2505" w:rsidR="00723E3F" w:rsidRPr="00A73844" w:rsidRDefault="00723E3F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Confirmed diagnosis: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E979989" w14:textId="16659AE8" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="0E979989" w14:textId="16659AE8" w:rsidR="00723E3F" w:rsidRPr="00A73844" w:rsidRDefault="00723E3F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Relevant Past Medical History: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DFEE41" w14:textId="2AFDF6EF" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
-      <w:r>
+    <w:p w14:paraId="07DFEE41" w14:textId="2AFDF6EF" w:rsidR="00723E3F" w:rsidRPr="00A73844" w:rsidRDefault="00723E3F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Current Medication: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7F6831" w14:textId="55BECE90" w:rsidR="00723E3F" w:rsidRDefault="00723E3F">
-      <w:r>
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73844">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Allergies: </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="01EEA3C7" w14:textId="77777777" w:rsidR="00A73844" w:rsidRPr="00A73844" w:rsidRDefault="00A73844">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0856CB5E" w14:textId="77777777" w:rsidR="007B0E54" w:rsidRDefault="00141FA5">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B19AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mandatory Investigations</w:t>
       </w:r>
       <w:r w:rsidRPr="00141FA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -648,428 +764,406 @@
       <w:tblGrid>
         <w:gridCol w:w="4520"/>
         <w:gridCol w:w="4496"/>
       </w:tblGrid>
       <w:tr w:rsidR="00141FA5" w14:paraId="0FE33E02" w14:textId="77777777" w:rsidTr="00141FA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E6AF8DF" w14:textId="1D1F9F22" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
             <w:r>
               <w:t>SpO</w:t>
             </w:r>
             <w:r w:rsidRPr="00141FA5">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DA75BB" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="18DA75BB" w14:textId="56F7CFBB" w:rsidR="00141FA5" w:rsidRPr="00860FB1" w:rsidRDefault="00141FA5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00141FA5" w14:paraId="48CC7D3A" w14:textId="77777777" w:rsidTr="00141FA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C1188FF" w14:textId="547856D2" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
             <w:r>
               <w:t xml:space="preserve">Chest X-ray </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27C1970C" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="27C1970C" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRPr="00860FB1" w:rsidRDefault="00141FA5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00141FA5" w14:paraId="75DC6A02" w14:textId="77777777" w:rsidTr="00141FA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5721D73A" w14:textId="4931EC66" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
             <w:r>
               <w:t>FBC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="484ABA5D" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="484ABA5D" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRPr="00860FB1" w:rsidRDefault="00141FA5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00141FA5" w14:paraId="71653D8A" w14:textId="77777777" w:rsidTr="00141FA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBBC744" w14:textId="008B8759" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
             <w:r>
               <w:t>ECG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D84894" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="51D84894" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRPr="00860FB1" w:rsidRDefault="00141FA5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00141FA5" w14:paraId="3C9250BB" w14:textId="77777777" w:rsidTr="00141FA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21FD469C" w14:textId="2DE73610" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
             <w:r>
               <w:t>Echo (if available)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8A9C14" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0C8A9C14" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRPr="00860FB1" w:rsidRDefault="00141FA5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00141FA5" w14:paraId="3334B042" w14:textId="77777777" w:rsidTr="00141FA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E6DC5E" w14:textId="77E0A104" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
             <w:r>
               <w:t xml:space="preserve">Smoking </w:t>
             </w:r>
             <w:r w:rsidR="00CE115E">
               <w:t>History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58A0FDC7" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="58A0FDC7" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRPr="00860FB1" w:rsidRDefault="00141FA5"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75F0DC49" w14:textId="77777777" w:rsidR="00723E3F" w:rsidRDefault="00723E3F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4521"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00141FA5" w14:paraId="243ECCF3" w14:textId="77777777" w:rsidTr="00141FA5">
-[...2 lines deleted...]
-            <w:tcW w:w="4621" w:type="dxa"/>
+      <w:tr w:rsidR="00141FA5" w14:paraId="243ECCF3" w14:textId="77777777" w:rsidTr="00A73844">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C6EB80" w14:textId="2BE14DAF" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
             <w:r>
               <w:t>MRC score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E4550EF" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00141FA5" w14:paraId="6B1BE24D" w14:textId="77777777" w:rsidTr="00141FA5">
-[...2 lines deleted...]
-            <w:tcW w:w="4621" w:type="dxa"/>
+      <w:tr w:rsidR="00141FA5" w14:paraId="6B1BE24D" w14:textId="77777777" w:rsidTr="00A73844">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BE6E731" w14:textId="7584780C" w:rsidR="00141FA5" w:rsidRPr="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Blood pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44402017" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00141FA5" w14:paraId="33CD4260" w14:textId="77777777" w:rsidTr="00141FA5">
-[...2 lines deleted...]
-            <w:tcW w:w="4621" w:type="dxa"/>
+      <w:tr w:rsidR="00141FA5" w14:paraId="33CD4260" w14:textId="77777777" w:rsidTr="00A73844">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B8C62CF" w14:textId="64781EF6" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
             <w:r>
               <w:t xml:space="preserve">Heart Rate </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03B78DF2" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00141FA5" w14:paraId="5F9043E0" w14:textId="77777777" w:rsidTr="00141FA5">
-[...2 lines deleted...]
-            <w:tcW w:w="4621" w:type="dxa"/>
+      <w:tr w:rsidR="00141FA5" w14:paraId="5F9043E0" w14:textId="77777777" w:rsidTr="00A73844">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A972358" w14:textId="3C88D073" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
             <w:r>
               <w:t>Alcohol Intake</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3333A6BC" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00141FA5" w14:paraId="0ADFCE3A" w14:textId="77777777" w:rsidTr="00141FA5">
-[...2 lines deleted...]
-            <w:tcW w:w="4621" w:type="dxa"/>
+      <w:tr w:rsidR="00141FA5" w14:paraId="0ADFCE3A" w14:textId="77777777" w:rsidTr="00A73844">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768C8532" w14:textId="46F72CD6" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
             <w:r>
               <w:t xml:space="preserve">Exercise Tolerance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07DED6B7" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73844" w14:paraId="76C34C74" w14:textId="77777777" w:rsidTr="00A73844">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27186B73" w14:textId="3556B449" w:rsidR="00A73844" w:rsidRDefault="00A73844" w:rsidP="00141FA5">
+            <w:r>
+              <w:t>Any walking aids</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDEDCA3" w14:textId="77777777" w:rsidR="00A73844" w:rsidRDefault="00A73844" w:rsidP="00141FA5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73844" w14:paraId="60A04BB8" w14:textId="77777777" w:rsidTr="00A73844">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0EFFBB" w14:textId="5180166B" w:rsidR="00A73844" w:rsidRDefault="00A73844" w:rsidP="00141FA5">
+            <w:r>
+              <w:t>Has this patient been identified as a falls risk?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06756495" w14:textId="77777777" w:rsidR="00A73844" w:rsidRDefault="00A73844" w:rsidP="00141FA5"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A943BA5" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5"/>
     <w:p w14:paraId="10A2E9C5" w14:textId="32E3B104" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
       <w:r>
         <w:t xml:space="preserve">Other relevant information: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F89D4AF" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5"/>
     <w:p w14:paraId="0474BF59" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5"/>
     <w:p w14:paraId="05085754" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5"/>
     <w:p w14:paraId="399DCED5" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5"/>
     <w:p w14:paraId="61CB15DD" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5"/>
-    <w:tbl>
-[...28 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="3451BB34" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRPr="00723E3F" w:rsidRDefault="00141FA5"/>
     <w:sectPr w:rsidR="00141FA5" w:rsidRPr="00723E3F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BCBACE8" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
+    <w:p w14:paraId="20929B5B" w14:textId="77777777" w:rsidR="00DB0075" w:rsidRDefault="00DB0075" w:rsidP="00141FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7068CCDB" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
+    <w:p w14:paraId="52C1B644" w14:textId="77777777" w:rsidR="00DB0075" w:rsidRDefault="00DB0075" w:rsidP="00141FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DE3C577" w14:textId="18AC86D1" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
+  <w:p w14:paraId="06C9D648" w14:textId="77777777" w:rsidR="00A73844" w:rsidRDefault="00A73844">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3DE3C577" w14:textId="658F1DB5" w:rsidR="00141FA5" w:rsidRDefault="00141FA5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Return this form to York Hospital </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">By email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
@@ -1088,115 +1182,111 @@
       <w:t xml:space="preserve">Respiratory Nursing Team, </w:t>
     </w:r>
     <w:r>
       <w:t>York Hospital, Wiggington Road, York, YO31 8HE</w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidR="009F5A5A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Respiratory Nursing Team Telephone: 01904 726448</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FA03510" w14:textId="77777777" w:rsidR="004540FE" w:rsidRDefault="004540FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6795D3A0" w14:textId="674D4864" w:rsidR="004540FE" w:rsidRDefault="004540FE">
+  <w:p w14:paraId="62065195" w14:textId="13A95EAC" w:rsidR="004540FE" w:rsidRPr="009F5A5A" w:rsidRDefault="004540FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Version 2</w:t>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+    <w:r w:rsidR="00A73844">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-    </w:pPr>
+      <w:tab/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Updated: November 2025</w:t>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+    <w:r w:rsidR="00A73844">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-    </w:pPr>
+      <w:tab/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Review date: November 2028</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12A37770" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
+    <w:p w14:paraId="48761B78" w14:textId="77777777" w:rsidR="00DB0075" w:rsidRDefault="00DB0075" w:rsidP="00141FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="346530A9" w14:textId="77777777" w:rsidR="00141FA5" w:rsidRDefault="00141FA5" w:rsidP="00141FA5">
+    <w:p w14:paraId="47BB0F61" w14:textId="77777777" w:rsidR="00DB0075" w:rsidRDefault="00DB0075" w:rsidP="00141FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CD790A7" w14:textId="16034491" w:rsidR="004540FE" w:rsidRDefault="004540FE" w:rsidP="004540FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00111C3C">
       <w:rPr>
@@ -1502,54 +1592,61 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00723E3F"/>
     <w:rsid w:val="00141FA5"/>
     <w:rsid w:val="00306F11"/>
     <w:rsid w:val="004540FE"/>
     <w:rsid w:val="006B19AB"/>
     <w:rsid w:val="00723E3F"/>
     <w:rsid w:val="007B0E54"/>
     <w:rsid w:val="00824567"/>
+    <w:rsid w:val="00860FB1"/>
+    <w:rsid w:val="00966130"/>
     <w:rsid w:val="009F5A5A"/>
     <w:rsid w:val="00A42AD4"/>
+    <w:rsid w:val="00A73844"/>
+    <w:rsid w:val="00BB50A3"/>
     <w:rsid w:val="00CE115E"/>
+    <w:rsid w:val="00D37B10"/>
+    <w:rsid w:val="00DB0075"/>
     <w:rsid w:val="00DD6081"/>
+    <w:rsid w:val="00E84C54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="48AA25D3"/>
@@ -2387,69 +2484,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDBD6575-0BF7-43F9-800F-C48EFF31E224}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>223</Words>
-  <Characters>1272</Characters>
+  <Words>233</Words>
+  <Characters>1329</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1493</CharactersWithSpaces>
+  <CharactersWithSpaces>1559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HOWE, Leah (YORK AND SCARBOROUGH TEACHING HOSPITALS NHS FOUNDATION TRUST)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>