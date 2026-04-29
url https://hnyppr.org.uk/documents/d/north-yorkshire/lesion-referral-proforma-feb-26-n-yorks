--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -5,91 +5,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E0361AE" w14:textId="6D4E1499" w:rsidR="00051ED7" w:rsidRPr="00571F55" w:rsidRDefault="008038AE" w:rsidP="00901C1B">
+    <w:p w14:paraId="5E0361AE" w14:textId="3C4850F5" w:rsidR="00051ED7" w:rsidRPr="00571F55" w:rsidRDefault="008038AE" w:rsidP="00901C1B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>N.YORKS</w:t>
       </w:r>
       <w:r w:rsidR="00901C1B" w:rsidRPr="00E376B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> SKIN LESION</w:t>
       </w:r>
       <w:r w:rsidR="00404756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> REFERRAL PROFORMA – ALL LESIONS </w:t>
       </w:r>
-      <w:r w:rsidR="00470623">
+      <w:r w:rsidR="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FEB</w:t>
+        <w:t>MARCH</w:t>
       </w:r>
       <w:r w:rsidR="00AF67A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DD3999" w14:textId="77777777" w:rsidR="00901C1B" w:rsidRPr="00571F55" w:rsidRDefault="00901C1B" w:rsidP="00901C1B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C32A315" w14:textId="77777777" w:rsidR="00571F55" w:rsidRPr="0057760F" w:rsidRDefault="00154134" w:rsidP="00571F55">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -221,141 +221,141 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0064370C" w:rsidRPr="0057760F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Primary Care Dermatology Society</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2099E83C" w14:textId="77777777" w:rsidR="00901C1B" w:rsidRPr="0057760F" w:rsidRDefault="00901C1B" w:rsidP="00901C1B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B30B848" w14:textId="2156E194" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="0057760F" w:rsidP="00901C1B">
+    <w:p w14:paraId="1B30B848" w14:textId="2156E194" w:rsidR="00EA38F0" w:rsidRPr="0020711D" w:rsidRDefault="0057760F" w:rsidP="00901C1B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057760F">
+      <w:r w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Which Speciality- </w:t>
       </w:r>
-      <w:r w:rsidR="00901C1B" w:rsidRPr="0057760F">
+      <w:r w:rsidR="00901C1B" w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="004A6A18" w:rsidRPr="0057760F">
+      <w:r w:rsidR="004A6A18" w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>lastics or Dermatology</w:t>
       </w:r>
-      <w:r w:rsidRPr="0057760F">
+      <w:r w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00A718B4">
+      <w:r w:rsidR="00A718B4" w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="006B5910" w:rsidRPr="0057760F">
+      <w:r w:rsidR="006B5910" w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B5910" w:rsidRPr="0057760F">
+      <w:r w:rsidR="006B5910" w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>images for all referrals are useful to aid triage</w:t>
       </w:r>
-      <w:r w:rsidR="006B5910" w:rsidRPr="0057760F">
+      <w:r w:rsidR="006B5910" w:rsidRPr="0020711D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753A79C0" w14:textId="3B2B54F0" w:rsidR="007457B0" w:rsidRPr="0057760F" w:rsidRDefault="006B5910" w:rsidP="00901C1B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057760F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -1086,50 +1086,51 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-116224593"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="0057760F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007457B0" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   2WW / USC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA38F0" w:rsidRPr="0057760F" w14:paraId="3352FD44" w14:textId="77777777" w:rsidTr="00EC64F5">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -1212,50 +1213,51 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1734195046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="0057760F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007457B0" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   2WW / USC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77EB181D" w14:textId="0594D06E" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="00AD0E1E" w:rsidP="00901C1B">
       <w:pPr>
@@ -1317,62 +1319,60 @@
             </w:r>
             <w:r w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D8932C3" w14:textId="0B1F5D39" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="004A6A18" w:rsidP="00404756">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>eRS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="008D4787" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -1657,111 +1657,130 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ovider that can see the patient</w:t>
             </w:r>
             <w:r w:rsidR="007457B0" w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> within 6-8 weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="573679AA" w14:textId="5850258E" w:rsidR="00404756" w:rsidRPr="0057760F" w:rsidRDefault="00000000" w:rsidP="00901C1B">
+          <w:p w14:paraId="573679AA" w14:textId="5850258E" w:rsidR="00404756" w:rsidRPr="0057760F" w:rsidRDefault="00B93387" w:rsidP="00901C1B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-942912349"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007457B0" w:rsidRPr="0057760F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005432A6" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A406413" w14:textId="1948BAAB" w:rsidR="00404756" w:rsidRPr="0057760F" w:rsidRDefault="005432A6" w:rsidP="00901C1B">
+          <w:p w14:paraId="4A406413" w14:textId="1681C133" w:rsidR="00404756" w:rsidRPr="0057760F" w:rsidRDefault="005432A6" w:rsidP="00901C1B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TVH / </w:t>
+              <w:t>TVH</w:t>
+            </w:r>
+            <w:r w:rsidR="0020711D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Tees Valley Hospital)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057760F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00404756" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>STHFT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA38F0" w:rsidRPr="0057760F" w14:paraId="7B09A735" w14:textId="77777777" w:rsidTr="0057760F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44784897" w14:textId="742DA3D8" w:rsidR="00404756" w:rsidRPr="00456D2D" w:rsidRDefault="0057760F" w:rsidP="0057760F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -1842,73 +1861,74 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="357226CB" w14:textId="476976F8" w:rsidR="00404756" w:rsidRPr="00456D2D" w:rsidRDefault="00404756" w:rsidP="0057760F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B76BEFA" w14:textId="79337CBB" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="00000000" w:rsidP="00901C1B">
+          <w:p w14:paraId="7B76BEFA" w14:textId="79337CBB" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="00B93387" w:rsidP="00901C1B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1634675889"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA38F0" w:rsidRPr="0057760F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EA38F0" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55EA485F" w14:textId="290CAFE4" w:rsidR="00404756" w:rsidRPr="0057760F" w:rsidRDefault="00404756" w:rsidP="00901C1B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2177,204 +2197,186 @@
             <w:r w:rsidR="0064370C" w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00145547" w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18AFA82A" w14:textId="77777777" w:rsidR="00A718B4" w:rsidRDefault="007D6499" w:rsidP="0064370C">
+          <w:p w14:paraId="0A042801" w14:textId="77777777" w:rsidR="0020711D" w:rsidRDefault="0020711D" w:rsidP="0020711D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00456D2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Clinical and dermoscopic images required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, and please provide the patient with the teledermoscopy letter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7F7552" w14:textId="77777777" w:rsidR="0020711D" w:rsidRPr="008F0451" w:rsidRDefault="0020711D" w:rsidP="0020711D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00456D2D">
-[...17 lines deleted...]
-            <w:r w:rsidR="0064370C" w:rsidRPr="00456D2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please watch this video for guidance: </w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">In terms of how to take good dermoscopic images refer to </w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00456D2D">
+              <w:r w:rsidRPr="00A03A27">
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>How to take a dermoscopic image</w:t>
+                <w:t>www.pcds.org.uk/videos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00145547" w:rsidRPr="00456D2D">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="00456D2D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6B6C29" w14:textId="77777777" w:rsidR="0020711D" w:rsidRDefault="0020711D" w:rsidP="0020711D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>☐</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00456D2D">
+            </w:pPr>
+            <w:r w:rsidRPr="008F0451">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tick if patient does not consent for images to be used for teaching </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F0451">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-            </w:r>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D504BF5" w14:textId="5D886E8D" w:rsidR="00B80044" w:rsidRPr="00456D2D" w:rsidRDefault="00B80044" w:rsidP="0020711D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FFFEE3B" w14:textId="77777777" w:rsidR="00A718B4" w:rsidRDefault="007D6499" w:rsidP="00323282">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eRS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Routine - Derm </w:t>
             </w:r>
             <w:r w:rsidR="006A26CB" w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00456D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2693,62 +2695,60 @@
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00AD0E1E" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66FB6A30" w14:textId="1351A6A8" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="004A6A18" w:rsidP="006A26CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>eRS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="008D4787" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -2973,73 +2973,74 @@
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A8FF3DE" w14:textId="77777777" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="00EA38F0" w:rsidP="007E5DA0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D501CC3" w14:textId="39930291" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="00000000" w:rsidP="008D4787">
+          <w:p w14:paraId="1D501CC3" w14:textId="39930291" w:rsidR="00EA38F0" w:rsidRPr="0057760F" w:rsidRDefault="00B93387" w:rsidP="008D4787">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1895968686"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA38F0" w:rsidRPr="0057760F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EA38F0" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="006A26CB" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3271,73 +3272,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please ensure VBC criteria met before referring any benign lesion</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="327CC580" w14:textId="5B16BA57" w:rsidR="0057760F" w:rsidRPr="0057760F" w:rsidRDefault="0057760F" w:rsidP="0057760F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26BBFD8B" w14:textId="407471F8" w:rsidR="004A6A18" w:rsidRPr="0057760F" w:rsidRDefault="00000000" w:rsidP="008D4787">
+          <w:p w14:paraId="26BBFD8B" w14:textId="407471F8" w:rsidR="004A6A18" w:rsidRPr="0057760F" w:rsidRDefault="00B93387" w:rsidP="008D4787">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1266341571"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0057760F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A26CB" w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B196A3" w14:textId="725C10C7" w:rsidR="004A6A18" w:rsidRPr="0057760F" w:rsidRDefault="00404756" w:rsidP="008D4787">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3393,157 +3395,139 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F9AF821" w14:textId="5F1A49D0" w:rsidR="008D4787" w:rsidRPr="0057760F" w:rsidRDefault="008D4787" w:rsidP="00404756">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057760F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">SUSPECTED SARCOMA </w:t>
             </w:r>
-            <w:r w:rsidR="00404756" w:rsidRPr="0057760F">
+            <w:r w:rsidR="00404756" w:rsidRPr="0020711D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- r</w:t>
             </w:r>
-            <w:r w:rsidRPr="0057760F">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="0020711D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>efer for urgent U/S scan a subcutaneous lump with any of: &gt; 5 cm in size / growing quickly / surface colour change / appears fixed to underlying soft tissue or bone. If scan suspicious and/or lesion is subfascial refer urgently to the Newcastle Sarcoma Team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FD78D0B" w14:textId="77777777" w:rsidR="002C4091" w:rsidRPr="00282F93" w:rsidRDefault="002C4091" w:rsidP="00901C1B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-155" w:tblpY="241"/>
         <w:tblW w:w="10644" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="6144"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C4091" w14:paraId="4FE2D4B5" w14:textId="77777777" w:rsidTr="002C4091">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="54E77E3D" w14:textId="572F2012" w:rsidR="002C4091" w:rsidRDefault="002C4091" w:rsidP="002C4091">
+          <w:p w14:paraId="54E77E3D" w14:textId="5605ECCA" w:rsidR="002C4091" w:rsidRDefault="002C4091" w:rsidP="0020711D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C4091">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>CLINICAL DETAILS</w:t>
             </w:r>
             <w:r w:rsidRPr="002C4091">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-              <w:t>eferrals may be rejected if the following not completed)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C4091" w14:paraId="7A34ECD0" w14:textId="2BE5BE3B" w:rsidTr="002C4091">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A7675A4" w14:textId="4BB231F5" w:rsidR="002C4091" w:rsidRPr="002C4091" w:rsidRDefault="002C4091" w:rsidP="002C4091">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C4091">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3822,71 +3806,108 @@
           <w:tcPr>
             <w:tcW w:w="6144" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="080714A0" w14:textId="77777777" w:rsidR="002C4091" w:rsidRDefault="002C4091" w:rsidP="002C4091">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C4091" w14:paraId="43514E6E" w14:textId="77777777" w:rsidTr="002C4091">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="234FB14B" w14:textId="64E44AE0" w:rsidR="002C4091" w:rsidRDefault="002C4091" w:rsidP="002C4091">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F666F4">
+          <w:p w14:paraId="0CFD94EA" w14:textId="77777777" w:rsidR="0020711D" w:rsidRDefault="0020711D" w:rsidP="002C4091">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Please also attach past medical history and current medications – failure to do so may result in referral being rejected</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="390B2E3C" w14:textId="7CF98F5B" w:rsidR="002C4091" w:rsidRDefault="002C4091" w:rsidP="002C4091">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F666F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Please also attach past medical history an</w:t>
+            </w:r>
+            <w:r w:rsidR="0020711D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>d current medications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234FB14B" w14:textId="50A730E2" w:rsidR="0020711D" w:rsidRDefault="0020711D" w:rsidP="002C4091">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10F1C619" w14:textId="77777777" w:rsidR="002C4091" w:rsidRPr="00282F93" w:rsidRDefault="002C4091" w:rsidP="00901C1B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-5606"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10449" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10690,198 +10711,199 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1656183302">
+  <w:num w:numId="1" w16cid:durableId="688608571">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="57213391">
+  <w:num w:numId="2" w16cid:durableId="1256865402">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1512916332">
+  <w:num w:numId="3" w16cid:durableId="1742409514">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1189489455">
+  <w:num w:numId="4" w16cid:durableId="1978413797">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="828520487">
+  <w:num w:numId="5" w16cid:durableId="2102095236">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="463544892">
+  <w:num w:numId="6" w16cid:durableId="1157188569">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1553617449">
+  <w:num w:numId="7" w16cid:durableId="1906600331">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="111440360">
+  <w:num w:numId="8" w16cid:durableId="2703599">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="730273256">
+  <w:num w:numId="9" w16cid:durableId="1104693802">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="428238902">
+  <w:num w:numId="10" w16cid:durableId="1942761552">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="490409122">
+  <w:num w:numId="11" w16cid:durableId="1839006159">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1066492478">
+  <w:num w:numId="12" w16cid:durableId="950433187">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="629015546">
+  <w:num w:numId="13" w16cid:durableId="1426462876">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1676421125">
+  <w:num w:numId="14" w16cid:durableId="1173451702">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1852528690">
+  <w:num w:numId="15" w16cid:durableId="1450969575">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1728916055">
+  <w:num w:numId="16" w16cid:durableId="1533809005">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1714690497">
+  <w:num w:numId="17" w16cid:durableId="2068381721">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="109521661">
+  <w:num w:numId="18" w16cid:durableId="1301962007">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="836964406">
+  <w:num w:numId="19" w16cid:durableId="781532353">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1355889117">
+  <w:num w:numId="20" w16cid:durableId="1161701791">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1197473837">
+  <w:num w:numId="21" w16cid:durableId="1650328185">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1915118841">
+  <w:num w:numId="22" w16cid:durableId="1201167223">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1956596266">
+  <w:num w:numId="23" w16cid:durableId="33971057">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="613832766">
+  <w:num w:numId="24" w16cid:durableId="84687356">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2063015394">
+  <w:num w:numId="25" w16cid:durableId="238098649">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1779594899">
+  <w:num w:numId="26" w16cid:durableId="1673222481">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F03D1"/>
     <w:rsid w:val="00004295"/>
     <w:rsid w:val="0001427C"/>
     <w:rsid w:val="00026949"/>
     <w:rsid w:val="00037F93"/>
     <w:rsid w:val="00051ED7"/>
     <w:rsid w:val="0005372E"/>
     <w:rsid w:val="00064E58"/>
     <w:rsid w:val="000A42AF"/>
     <w:rsid w:val="000B1194"/>
     <w:rsid w:val="000E2A8A"/>
     <w:rsid w:val="000F477B"/>
     <w:rsid w:val="001303E7"/>
     <w:rsid w:val="00145547"/>
     <w:rsid w:val="00154134"/>
     <w:rsid w:val="001556A0"/>
     <w:rsid w:val="00182AC7"/>
     <w:rsid w:val="001863DD"/>
     <w:rsid w:val="001A0126"/>
     <w:rsid w:val="001B2AA5"/>
     <w:rsid w:val="001B475F"/>
     <w:rsid w:val="001F2020"/>
     <w:rsid w:val="001F60FF"/>
     <w:rsid w:val="001F72AF"/>
+    <w:rsid w:val="0020711D"/>
     <w:rsid w:val="00207551"/>
     <w:rsid w:val="0021219A"/>
     <w:rsid w:val="002171F0"/>
     <w:rsid w:val="00282F93"/>
     <w:rsid w:val="002C246D"/>
     <w:rsid w:val="002C4091"/>
     <w:rsid w:val="002F7CA2"/>
     <w:rsid w:val="00302AE1"/>
     <w:rsid w:val="00337906"/>
     <w:rsid w:val="00347E7E"/>
     <w:rsid w:val="00354E4C"/>
     <w:rsid w:val="00387D32"/>
     <w:rsid w:val="00391E47"/>
     <w:rsid w:val="003A3C93"/>
     <w:rsid w:val="003B64BA"/>
     <w:rsid w:val="003C1335"/>
     <w:rsid w:val="003C42A7"/>
+    <w:rsid w:val="003C55B8"/>
     <w:rsid w:val="003F0713"/>
     <w:rsid w:val="0040046B"/>
     <w:rsid w:val="00402C8C"/>
     <w:rsid w:val="00404756"/>
     <w:rsid w:val="00415D73"/>
     <w:rsid w:val="00417663"/>
     <w:rsid w:val="00456D2D"/>
     <w:rsid w:val="00470623"/>
     <w:rsid w:val="004763A6"/>
     <w:rsid w:val="00485A9E"/>
     <w:rsid w:val="00497292"/>
     <w:rsid w:val="004A03CC"/>
     <w:rsid w:val="004A6A18"/>
     <w:rsid w:val="004B4DAF"/>
     <w:rsid w:val="004E39C8"/>
     <w:rsid w:val="005432A6"/>
     <w:rsid w:val="005444DB"/>
     <w:rsid w:val="00571F55"/>
     <w:rsid w:val="0057760F"/>
     <w:rsid w:val="005C227C"/>
     <w:rsid w:val="005C5068"/>
     <w:rsid w:val="00621D34"/>
     <w:rsid w:val="0064370C"/>
     <w:rsid w:val="00651B63"/>
     <w:rsid w:val="006A26CB"/>
@@ -10925,77 +10947,79 @@
     <w:rsid w:val="00993B48"/>
     <w:rsid w:val="009979BD"/>
     <w:rsid w:val="009A6EF0"/>
     <w:rsid w:val="009B5C13"/>
     <w:rsid w:val="009C43AA"/>
     <w:rsid w:val="009E7952"/>
     <w:rsid w:val="00A1519B"/>
     <w:rsid w:val="00A440F7"/>
     <w:rsid w:val="00A54F53"/>
     <w:rsid w:val="00A718B4"/>
     <w:rsid w:val="00A85FE0"/>
     <w:rsid w:val="00A911A8"/>
     <w:rsid w:val="00AA4B29"/>
     <w:rsid w:val="00AB7303"/>
     <w:rsid w:val="00AC544F"/>
     <w:rsid w:val="00AD0E1E"/>
     <w:rsid w:val="00AD2380"/>
     <w:rsid w:val="00AD6F87"/>
     <w:rsid w:val="00AE1E41"/>
     <w:rsid w:val="00AF67A0"/>
     <w:rsid w:val="00B0187E"/>
     <w:rsid w:val="00B06D09"/>
     <w:rsid w:val="00B32225"/>
     <w:rsid w:val="00B80044"/>
     <w:rsid w:val="00B90935"/>
+    <w:rsid w:val="00B93387"/>
     <w:rsid w:val="00BA3EBD"/>
     <w:rsid w:val="00BA4802"/>
     <w:rsid w:val="00BB0625"/>
     <w:rsid w:val="00BB223D"/>
     <w:rsid w:val="00BC6D71"/>
     <w:rsid w:val="00BE5A4E"/>
     <w:rsid w:val="00BF484A"/>
     <w:rsid w:val="00C65E05"/>
     <w:rsid w:val="00CA2F51"/>
     <w:rsid w:val="00CB38A5"/>
     <w:rsid w:val="00CC095B"/>
     <w:rsid w:val="00CD62DA"/>
     <w:rsid w:val="00CD6AF7"/>
     <w:rsid w:val="00CE654E"/>
     <w:rsid w:val="00D21853"/>
     <w:rsid w:val="00D274DB"/>
     <w:rsid w:val="00D654AB"/>
     <w:rsid w:val="00D80644"/>
     <w:rsid w:val="00D80C34"/>
     <w:rsid w:val="00D870DC"/>
     <w:rsid w:val="00DB0A4A"/>
     <w:rsid w:val="00DC028C"/>
     <w:rsid w:val="00DE7327"/>
     <w:rsid w:val="00DF3350"/>
     <w:rsid w:val="00E14659"/>
     <w:rsid w:val="00E376B9"/>
     <w:rsid w:val="00E4583F"/>
+    <w:rsid w:val="00E637FB"/>
     <w:rsid w:val="00E70FFF"/>
     <w:rsid w:val="00E77C1E"/>
     <w:rsid w:val="00E81FE8"/>
     <w:rsid w:val="00E90927"/>
     <w:rsid w:val="00E944DA"/>
     <w:rsid w:val="00EA38F0"/>
     <w:rsid w:val="00EB2461"/>
     <w:rsid w:val="00EB400B"/>
     <w:rsid w:val="00EC64F5"/>
     <w:rsid w:val="00EC66FC"/>
     <w:rsid w:val="00ED4CE3"/>
     <w:rsid w:val="00F25EC5"/>
     <w:rsid w:val="00F450AA"/>
     <w:rsid w:val="00F658F1"/>
     <w:rsid w:val="00F666F4"/>
     <w:rsid w:val="00F86B29"/>
     <w:rsid w:val="00FA0A2E"/>
     <w:rsid w:val="00FB32C1"/>
     <w:rsid w:val="00FB7B12"/>
     <w:rsid w:val="00FF03EB"/>
     <w:rsid w:val="00FF53E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -11584,51 +11608,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="326903912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pcds.org.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northerncanceralliance.nhs.uk/pathway/early-diagnosis/supporting-primary-care/patient-information-leaflets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cks.nice.org.uk/skin-cancers-recognition-and-referral" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=7Vz08Qr1wi0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northerncanceralliance.nhs.uk/wp-content/uploads/2023/11/20231123-TTS-presentation-COMPLETE-Nov-23-copy.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pcds.org.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northerncanceralliance.nhs.uk/pathway/early-diagnosis/supporting-primary-care/patient-information-leaflets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cks.nice.org.uk/skin-cancers-recognition-and-referral" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pcds.org.uk/videos" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northerncanceralliance.nhs.uk/wp-content/uploads/2023/11/20231123-TTS-presentation-COMPLETE-Nov-23-copy.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11857,87 +11881,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33F5B71B-C9E1-4D6C-9C24-2129790BD624}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70A9C5C-204D-4F43-BB59-AD047430A03F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>942</Words>
-  <Characters>5371</Characters>
+  <Words>930</Words>
+  <Characters>5303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6301</CharactersWithSpaces>
+  <CharactersWithSpaces>6221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cunliffe, Tim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_74ab8707-3e12-4451-be51-3527abd19067_Enabled">
     <vt:lpwstr>true</vt:lpwstr>