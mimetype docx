--- v0 (2026-02-28)
+++ v1 (2026-10-16)
@@ -98,81 +98,73 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA6333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Individual Funding Request Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58061BF8" w14:textId="77777777" w:rsidR="002E0187" w:rsidRPr="00AA6333" w:rsidRDefault="002E0187" w:rsidP="00DC3A51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0069B4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7146CBF1" w14:textId="77777777" w:rsidR="00C375FF" w:rsidRPr="00A36229" w:rsidRDefault="00806534" w:rsidP="00806534">
+    <w:p w14:paraId="7146CBF1" w14:textId="16D0A9AC" w:rsidR="00C375FF" w:rsidRPr="00A36229" w:rsidRDefault="00806534" w:rsidP="00806534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please provide all the information requested to avoid any delays in processing the request as any incomplete forms providing insufficient information will be returned</w:t>
       </w:r>
       <w:r w:rsidR="003432E4" w:rsidRPr="00A36229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F704DAF" w14:textId="77777777" w:rsidR="00C375FF" w:rsidRPr="00A36229" w:rsidRDefault="00C375FF" w:rsidP="00806534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EC9FFD" w14:textId="77777777" w:rsidR="00DE57A1" w:rsidRPr="00DE57A1" w:rsidRDefault="00DE57A1" w:rsidP="00DE57A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE57A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1319,51 +1311,50 @@
       <w:tr w:rsidR="004678CF" w:rsidRPr="00A800B2" w14:paraId="4AE8CC14" w14:textId="77777777" w:rsidTr="006B7E71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5C3A7D61" w14:textId="71A8C1B2" w:rsidR="008B50E5" w:rsidRPr="00A800B2" w:rsidRDefault="001F2FEB" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="004678CF" w:rsidRPr="00A800B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Section 3 – </w:t>
             </w:r>
             <w:r w:rsidR="00267DCF" w:rsidRPr="00A800B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Requesting clinician </w:t>
             </w:r>
             <w:r w:rsidR="004678CF" w:rsidRPr="00A800B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1937,51 +1928,51 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0725A546" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:8.55pt;width:18.35pt;height:16.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhACUR&#10;uVbfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFyq1klVaBPiVAgE6qFC&#10;ooUDt01s4tB4HcVuG96e5QTH+dHMV6xH14mTGULrSUE6S0AYqr1uqVHwtn+arkCEiKSx82QUfJsA&#10;6/LyosBc+zO9mtMuNoJHKOSowMbY51KG2hqHYeZ7Q5x9+sFhZDk0Ug945nHXyXmS3EqHLfGDxd48&#10;WFMfdken4GMzxuYrfY7bA07eJxtb1S+PlVLXV+P9HYhoxvhXhl98RoeSmSp/JB1Ep+BmNecm+8sU&#10;BOfZIgNRKVhkS5BlIf/zlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJRG5Vt8A&#10;AAAHAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="054B7580" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:8.55pt;width:18.35pt;height:16.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhACUR&#10;uVbfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFyq1klVaBPiVAgE6qFC&#10;ooUDt01s4tB4HcVuG96e5QTH+dHMV6xH14mTGULrSUE6S0AYqr1uqVHwtn+arkCEiKSx82QUfJsA&#10;6/LyosBc+zO9mtMuNoJHKOSowMbY51KG2hqHYeZ7Q5x9+sFhZDk0Ug945nHXyXmS3EqHLfGDxd48&#10;WFMfdken4GMzxuYrfY7bA07eJxtb1S+PlVLXV+P9HYhoxvhXhl98RoeSmSp/JB1Ep+BmNecm+8sU&#10;BOfZIgNRKVhkS5BlIf/zlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJRG5Vt8A&#10;AAAHAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="25BCF425" w14:textId="10E93BF3" w:rsidR="000D4254" w:rsidRPr="00A800B2" w:rsidRDefault="000D4254" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A800B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD36FD" w:rsidRPr="00A800B2" w14:paraId="2912704A" w14:textId="77777777" w:rsidTr="006B7E71">
@@ -2904,128 +2895,199 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50A91229" w14:textId="1DC1D947" w:rsidR="00863547" w:rsidRPr="00A5168E" w:rsidRDefault="00863547" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7190E274" w14:textId="77777777" w:rsidR="00797C43" w:rsidRDefault="00797C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="111F50CE" w14:textId="77777777" w:rsidR="009C1A3F" w:rsidRDefault="009C1A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9640"/>
       </w:tblGrid>
       <w:tr w:rsidR="0030294B" w:rsidRPr="0000001E" w14:paraId="36A4F0E0" w14:textId="77777777" w:rsidTr="006B7E71">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE649AA" w14:textId="16A5655F" w:rsidR="0030294B" w:rsidRPr="0000001E" w:rsidRDefault="001F2FEB" w:rsidP="003E5D30">
+          <w:p w14:paraId="4C412F82" w14:textId="77777777" w:rsidR="0030294B" w:rsidRDefault="001F2FEB" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="0030294B" w:rsidRPr="0000001E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Section 7 – Exceptionality</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE649AA" w14:textId="238C42BF" w:rsidR="00A84CCF" w:rsidRPr="0000001E" w:rsidRDefault="00591D95" w:rsidP="003E5D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00591D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This section should be completed </w:t>
+            </w:r>
+            <w:r w:rsidR="003A51C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">only </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>for applications relating to an existing ICB Clinical Commissioning Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF44B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but also see section 8 in case additional details are required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>. For applications relating to interventions that are not covered by an ICB Clinical Commissioning Policy, please complete Section 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE26DF" w:rsidRPr="0000001E" w14:paraId="7D93EA52" w14:textId="77777777" w:rsidTr="006B7E71">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19737673" w14:textId="36CEE269" w:rsidR="002807EC" w:rsidRPr="0000001E" w:rsidRDefault="00DE26DF" w:rsidP="00AD7457">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000001E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">It is recommended that you read the ICB IFR policy on clinical exceptionality that is in force at the time of your application prior to completing this section. This </w:t>
             </w:r>
             <w:r w:rsidR="0015148C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="0000001E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> available to view on the ICB’s website</w:t>
             </w:r>
             <w:r w:rsidR="004859B6" w:rsidRPr="0000001E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> at </w:t>
@@ -3406,353 +3468,759 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F2F839E" w14:textId="77777777" w:rsidR="00316F94" w:rsidRPr="0000001E" w:rsidRDefault="00316F94" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41F1E569" w14:textId="77777777" w:rsidR="0030294B" w:rsidRDefault="0030294B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7513552B" w14:textId="77777777" w:rsidR="00AD7457" w:rsidRDefault="00AD7457">
+    <w:p w14:paraId="739EE764" w14:textId="77777777" w:rsidR="00591D95" w:rsidRDefault="00591D95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w14:paraId="0162CE8C" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w14:paraId="3C0DADDC" w14:textId="77777777" w:rsidTr="0087314E">
         <w:trPr>
-          <w:trHeight w:val="662"/>
+          <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8FDE1A" w14:textId="77777777" w:rsidR="00A22F0D" w:rsidRPr="00A22F0D" w:rsidRDefault="00A22F0D" w:rsidP="00A22F0D">
-[...124 lines deleted...]
-              <w:t>If you would like to submit evidence relating to any of the ICB’s policies, or raise a query regarding a policy, please contact the ICB’s Clinical Effectiveness Unit.</w:t>
+          <w:p w14:paraId="03B8924F" w14:textId="77777777" w:rsidR="00591D95" w:rsidRDefault="003A51C7" w:rsidP="00591D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="00591D95" w:rsidRPr="00A22F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 8 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00591D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Clinical Effectiveness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213CFEF4" w14:textId="38FAECD0" w:rsidR="003A51C7" w:rsidRPr="00A22F0D" w:rsidRDefault="003A51C7" w:rsidP="00591D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00591D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This section should be completed for </w:t>
+            </w:r>
+            <w:r w:rsidR="00A04BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applications relating to interventions that are </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF44B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">new or rarely used so do not have an established pattern of being routinely commissioned and are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>not covered by an ICB Clinical Commissioning Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF44B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when the grounds for exceptionality from an ICB Clinical Commissioning Policy are based on research evidence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w14:paraId="2D57804F" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w14:paraId="17037247" w14:textId="77777777" w:rsidTr="00F44CD8">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB17EBA" w14:textId="27DA173D" w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w:rsidRDefault="00B803FF" w:rsidP="003E5D30">
+          <w:p w14:paraId="595C65C6" w14:textId="77777777" w:rsidR="00591D95" w:rsidRDefault="00531076" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531076">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical evidence that considers the efficacy of a particular treatment will be carefully considered by the IFR Panel. It is the sole responsibility of the referring clinician to provide this information and the IFR team will not be responsible for undertaking any evidence searches. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08FD6120" w14:textId="77777777" w:rsidR="00F76183" w:rsidRDefault="00F76183" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C02EFD0" w14:textId="3EC00DC7" w:rsidR="003A51C7" w:rsidRDefault="003A51C7" w:rsidP="00F44CD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Please provide a summary of the evidence base for the clinical and cost effectiveness and safety of the requested procedure / treatment in support of the application for clinical exceptionality</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – any attached documents must be in PDF format.</w:t>
+              <w:t xml:space="preserve">Please provide a summary of the evidence base for the clinical and cost effectiveness </w:t>
+            </w:r>
+            <w:r w:rsidR="00A04BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(including both benefits and harms)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA1A7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the requested procedure / treatment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that </w:t>
+            </w:r>
+            <w:r w:rsidR="00F76183" w:rsidRPr="00F76183">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">supports the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>likelihood</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76183" w:rsidRPr="00F76183">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that this patient will achieve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beneficial</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76183" w:rsidRPr="00F76183">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clinical outcome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76183" w:rsidRPr="00F76183">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76183" w:rsidRPr="00F76183">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the proposed treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43280EAB" w14:textId="2AC656C9" w:rsidR="003A51C7" w:rsidRPr="003A51C7" w:rsidRDefault="003A51C7" w:rsidP="003A51C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A51C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Evidence synthesis preferred e.g. national guidance or systematic review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D394E1" w14:textId="72C79F3E" w:rsidR="00F76183" w:rsidRPr="003A51C7" w:rsidRDefault="003A51C7" w:rsidP="003A51C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A51C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Any attached documents must be in PDF format</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w14:paraId="5369CB5A" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w14:paraId="0F3C4F00" w14:textId="77777777" w:rsidTr="00F44CD8">
         <w:trPr>
           <w:trHeight w:val="604"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E22F45" w14:textId="727EC90B" w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w:rsidRDefault="00727AED" w:rsidP="003E5D30">
-[...17 lines deleted...]
-          <w:p w14:paraId="40172817" w14:textId="77777777" w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w:rsidRDefault="00727AED" w:rsidP="003E5D30">
+          <w:p w14:paraId="7A43CF0D" w14:textId="77777777" w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w:rsidRDefault="00591D95" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="166B2DF2" w14:textId="77777777" w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w:rsidRDefault="00591D95" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28CE5915" w14:textId="77777777" w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w:rsidRDefault="00591D95" w:rsidP="00F44CD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F15582" w:rsidRPr="00BA1A7B" w14:paraId="6C6E4308" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00F76183" w:rsidRPr="00BA1A7B" w14:paraId="02A533EF" w14:textId="77777777" w:rsidTr="00866762">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB422BA" w14:textId="06A63A48" w:rsidR="00F76183" w:rsidRPr="00866762" w:rsidRDefault="00B03CC8" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B03CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What co-morbidities does the patient have, and what impact </w:t>
+            </w:r>
+            <w:r w:rsidR="00A04BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(if any) may</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> these have on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>the likely outcome of the proposed treatment?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w14:paraId="447EB3BC" w14:textId="77777777" w:rsidTr="00F44CD8">
+        <w:trPr>
+          <w:trHeight w:val="643"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C5FCC4" w14:textId="52CEFF77" w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w:rsidRDefault="00591D95" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0078210C" w:rsidRPr="00BA1A7B" w14:paraId="36825B15" w14:textId="77777777" w:rsidTr="00866762">
+        <w:trPr>
+          <w:trHeight w:val="661"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="355C71B1" w14:textId="2CAB008F" w:rsidR="0078210C" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C4909">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>is the expected duration of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4909">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the expected treatment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and benefit(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4909">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g. curative/long term maintenance required/repeated at intervals)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w14:paraId="3E62227D" w14:textId="77777777" w:rsidTr="00F44CD8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ED0EEB" w14:textId="45748437" w:rsidR="00591D95" w:rsidRPr="00BA1A7B" w:rsidRDefault="00591D95" w:rsidP="00F44CD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w14:paraId="6BE6A766" w14:textId="77777777" w:rsidTr="005E11E6">
         <w:trPr>
           <w:trHeight w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="258CED57" w14:textId="77777777" w:rsidR="00F15582" w:rsidRPr="00BA1A7B" w:rsidRDefault="00F15582" w:rsidP="00F15582">
+          <w:p w14:paraId="7FA405E2" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Is the treatment licensed in the UK for the intended use?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7A1BFF" w14:textId="67B87C8F" w:rsidR="00F15582" w:rsidRPr="00BA1A7B" w:rsidRDefault="00F15582" w:rsidP="00F15582">
+          <w:p w14:paraId="5282A56A" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227AD726" wp14:editId="2E6AC22D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3784C93F" wp14:editId="7C295797">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>368935</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>25784</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="232913" cy="207034"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1176604556" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="232913" cy="207034"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -3770,83 +4238,83 @@
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7F97C4C4" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:2.05pt;width:18.35pt;height:16.3pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbr&#10;YUnfAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxm2hta8ykiKL0IIKt&#10;HrxNsmMSm90N2W0b/73jSU+P4T3e+yZfjbZTBx5C6x1COk1Asau8aV2N8LZ9vFiCCpGcoc47Rvjm&#10;AKvi9CSnzPije+XDJtZKSlzICKGJsc+0DlXDlsLU9+zE+/SDpSjnUGsz0FHKbacvk2SuLbVOFhrq&#10;+b7harfZW4SP9Rjrr/QpPu9o8j5ZN2X18lAinp+Nd7egIo/xLwy/+IIOhTCVfu9MUB3C9TKVJMJM&#10;ROybmTxSIlzNF6CLXP/HL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuthSd8A&#10;AAAGAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="489CA656" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:2.05pt;width:18.35pt;height:16.3pt;z-index:251660299;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbr&#10;YUnfAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxm2hta8ykiKL0IIKt&#10;HrxNsmMSm90N2W0b/73jSU+P4T3e+yZfjbZTBx5C6x1COk1Asau8aV2N8LZ9vFiCCpGcoc47Rvjm&#10;AKvi9CSnzPije+XDJtZKSlzICKGJsc+0DlXDlsLU9+zE+/SDpSjnUGsz0FHKbacvk2SuLbVOFhrq&#10;+b7harfZW4SP9Rjrr/QpPu9o8j5ZN2X18lAinp+Nd7egIo/xLwy/+IIOhTCVfu9MUB3C9TKVJMJM&#10;ROybmTxSIlzNF6CLXP/HL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuthSd8A&#10;AAAGAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7D1947" w14:textId="2CF5C513" w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w:rsidRDefault="00AD7457" w:rsidP="00F15582">
+          <w:p w14:paraId="7910A627" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C92668B" wp14:editId="2B13D4B5">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661323" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="591236A9" wp14:editId="2AC7E682">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>369570</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>141976</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="232913" cy="207034"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1218208322" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="232913" cy="207034"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -3870,160 +4338,180 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7C3745E9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:11.2pt;width:18.35pt;height:16.3pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhABPT&#10;LuDeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Lw0AQxe+C32EZwUuxm4ZW2phNEUXpQQSr&#10;PfQ2ScZsbHY2ZLdt/PaOJz2+P7z3y9ej69SJhtB6NjCbJqCIK1+33Bj4eH+6WYIKEbnGzjMZ+KYA&#10;6+LyIses9md+o9M2NkpGOGRowMbYZ1qHypLDMPU9sWSffnAYRQ6Nrgc8y7jrdJokt9phy/JgsacH&#10;S9Vhe3QG9psxNl+z5/hywMlusrFl9fpYGnN9Nd7fgYo0xr8y/OILOhTCVPoj10F1BhbLVJoG0nQO&#10;SvLVfAWqFH+RgC5y/Z+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT0y7g3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="46E26AEA" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:11.2pt;width:18.35pt;height:16.3pt;z-index:251661323;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhABPT&#10;LuDeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Lw0AQxe+C32EZwUuxm4ZW2phNEUXpQQSr&#10;PfQ2ScZsbHY2ZLdt/PaOJz2+P7z3y9ej69SJhtB6NjCbJqCIK1+33Bj4eH+6WYIKEbnGzjMZ+KYA&#10;6+LyIses9md+o9M2NkpGOGRowMbYZ1qHypLDMPU9sWSffnAYRQ6Nrgc8y7jrdJokt9phy/JgsacH&#10;S9Vhe3QG9psxNl+z5/hywMlusrFl9fpYGnN9Nd7fgYo0xr8y/OILOhTCVPoj10F1BhbLVJoG0nQO&#10;SvLVfAWqFH+RgC5y/Z+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT0y7g3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CAB2319" w14:textId="720B0CC5" w:rsidR="00F15582" w:rsidRPr="00BA1A7B" w:rsidRDefault="00F15582" w:rsidP="00F15582">
+          <w:p w14:paraId="0EC30D6C" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w14:paraId="27A542EE" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w14:paraId="3C8CB3DE" w14:textId="77777777" w:rsidTr="005E11E6">
         <w:trPr>
           <w:trHeight w:val="643"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEAE6CE" w14:textId="2F62BD6F" w:rsidR="00727AED" w:rsidRPr="00BA1A7B" w:rsidRDefault="00AD7457" w:rsidP="00AD7457">
+          <w:p w14:paraId="0AB0D29E" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>If yes, please give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w14:paraId="69EF6BF9" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w14:paraId="1B886D0C" w14:textId="77777777" w:rsidTr="005E11E6">
         <w:trPr>
           <w:trHeight w:val="922"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD15235" w14:textId="77777777" w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w:rsidRDefault="00AD7457" w:rsidP="00AD7457">
+          <w:p w14:paraId="7CDD1586" w14:textId="44B62566" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Has it been subjected to NICE appraisal or other scrutiny?</w:t>
+              <w:t xml:space="preserve">Has </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>the treatment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA1A7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been subjected to NICE appraisal or other scrutiny?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC8136B" w14:textId="77777777" w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w:rsidRDefault="00AD7457" w:rsidP="00AD7457">
+          <w:p w14:paraId="488FB9A1" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC98AEB" wp14:editId="07E31445">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662347" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51E2DF65" wp14:editId="07A0FB30">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>368935</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>25784</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="232913" cy="207034"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="532887474" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="232913" cy="207034"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -4041,83 +4529,83 @@
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0E9A1EFF" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:2.05pt;width:18.35pt;height:16.3pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbr&#10;YUnfAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxm2hta8ykiKL0IIKt&#10;HrxNsmMSm90N2W0b/73jSU+P4T3e+yZfjbZTBx5C6x1COk1Asau8aV2N8LZ9vFiCCpGcoc47Rvjm&#10;AKvi9CSnzPije+XDJtZKSlzICKGJsc+0DlXDlsLU9+zE+/SDpSjnUGsz0FHKbacvk2SuLbVOFhrq&#10;+b7harfZW4SP9Rjrr/QpPu9o8j5ZN2X18lAinp+Nd7egIo/xLwy/+IIOhTCVfu9MUB3C9TKVJMJM&#10;ROybmTxSIlzNF6CLXP/HL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuthSd8A&#10;AAAGAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="6BBE408A" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:2.05pt;width:18.35pt;height:16.3pt;z-index:251662347;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbr&#10;YUnfAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxm2hta8ykiKL0IIKt&#10;HrxNsmMSm90N2W0b/73jSU+P4T3e+yZfjbZTBx5C6x1COk1Asau8aV2N8LZ9vFiCCpGcoc47Rvjm&#10;AKvi9CSnzPije+XDJtZKSlzICKGJsc+0DlXDlsLU9+zE+/SDpSjnUGsz0FHKbacvk2SuLbVOFhrq&#10;+b7harfZW4SP9Rjrr/QpPu9o8j5ZN2X18lAinp+Nd7egIo/xLwy/+IIOhTCVfu9MUB3C9TKVJMJM&#10;ROybmTxSIlzNF6CLXP/HL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuthSd8A&#10;AAAGAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9DB51A" w14:textId="77777777" w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w:rsidRDefault="00AD7457" w:rsidP="00AD7457">
+          <w:p w14:paraId="4CD12A62" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D8D45B4" wp14:editId="1FB7CB6E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663371" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45D11D94" wp14:editId="02689900">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>369570</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>141976</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="232913" cy="207034"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="423469417" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="232913" cy="207034"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -4141,162 +4629,162 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="60B633F3" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:11.2pt;width:18.35pt;height:16.3pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhABPT&#10;LuDeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Lw0AQxe+C32EZwUuxm4ZW2phNEUXpQQSr&#10;PfQ2ScZsbHY2ZLdt/PaOJz2+P7z3y9ej69SJhtB6NjCbJqCIK1+33Bj4eH+6WYIKEbnGzjMZ+KYA&#10;6+LyIses9md+o9M2NkpGOGRowMbYZ1qHypLDMPU9sWSffnAYRQ6Nrgc8y7jrdJokt9phy/JgsacH&#10;S9Vhe3QG9psxNl+z5/hywMlusrFl9fpYGnN9Nd7fgYo0xr8y/OILOhTCVPoj10F1BhbLVJoG0nQO&#10;SvLVfAWqFH+RgC5y/Z+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT0y7g3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="224815C7" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:11.2pt;width:18.35pt;height:16.3pt;z-index:251663371;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhABPT&#10;LuDeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Lw0AQxe+C32EZwUuxm4ZW2phNEUXpQQSr&#10;PfQ2ScZsbHY2ZLdt/PaOJz2+P7z3y9ej69SJhtB6NjCbJqCIK1+33Bj4eH+6WYIKEbnGzjMZ+KYA&#10;6+LyIses9md+o9M2NkpGOGRowMbYZ1qHypLDMPU9sWSffnAYRQ6Nrgc8y7jrdJokt9phy/JgsacH&#10;S9Vhe3QG9psxNl+z5/hywMlusrFl9fpYGnN9Nd7fgYo0xr8y/OILOhTCVPoj10F1BhbLVJoG0nQO&#10;SvLVfAWqFH+RgC5y/Z+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT0y7g3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="409331EF" w14:textId="1039A05B" w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w:rsidRDefault="00AD7457" w:rsidP="00AD7457">
+          <w:p w14:paraId="0F53C3BA" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w14:paraId="13F4824B" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w14:paraId="402F37EC" w14:textId="77777777" w:rsidTr="005E11E6">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="351F7C68" w14:textId="101E2029" w:rsidR="00AD7457" w:rsidRPr="00BA1A7B" w:rsidRDefault="00AD7457" w:rsidP="00AD7457">
+          <w:p w14:paraId="5BCC1ADB" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>If yes, please give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w14:paraId="04D08775" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w14:paraId="4F96E326" w14:textId="77777777" w:rsidTr="005E11E6">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCBC9E4" w14:textId="29D96A1D" w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00DE09C4" w:rsidP="00DE09C4">
+          <w:p w14:paraId="6E8135F1" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Is the procedure/treatment part of a current or planned national or international clinical trial or audit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="186710EE" w14:textId="77777777" w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00DE09C4" w:rsidP="00DE09C4">
+          <w:p w14:paraId="6DFF5D41" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488BC4F2" wp14:editId="350F5055">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664395" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01C24D80" wp14:editId="1623D955">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>368935</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>25784</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="232913" cy="207034"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1766588601" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="232913" cy="207034"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -4314,83 +4802,83 @@
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="50600B69" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:2.05pt;width:18.35pt;height:16.3pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbr&#10;YUnfAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxm2hta8ykiKL0IIKt&#10;HrxNsmMSm90N2W0b/73jSU+P4T3e+yZfjbZTBx5C6x1COk1Asau8aV2N8LZ9vFiCCpGcoc47Rvjm&#10;AKvi9CSnzPije+XDJtZKSlzICKGJsc+0DlXDlsLU9+zE+/SDpSjnUGsz0FHKbacvk2SuLbVOFhrq&#10;+b7harfZW4SP9Rjrr/QpPu9o8j5ZN2X18lAinp+Nd7egIo/xLwy/+IIOhTCVfu9MUB3C9TKVJMJM&#10;ROybmTxSIlzNF6CLXP/HL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuthSd8A&#10;AAAGAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="37027C11" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:2.05pt;width:18.35pt;height:16.3pt;z-index:251664395;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbr&#10;YUnfAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxm2hta8ykiKL0IIKt&#10;HrxNsmMSm90N2W0b/73jSU+P4T3e+yZfjbZTBx5C6x1COk1Asau8aV2N8LZ9vFiCCpGcoc47Rvjm&#10;AKvi9CSnzPije+XDJtZKSlzICKGJsc+0DlXDlsLU9+zE+/SDpSjnUGsz0FHKbacvk2SuLbVOFhrq&#10;+b7harfZW4SP9Rjrr/QpPu9o8j5ZN2X18lAinp+Nd7egIo/xLwy/+IIOhTCVfu9MUB3C9TKVJMJM&#10;ROybmTxSIlzNF6CLXP/HL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuthSd8A&#10;AAAGAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45013F52" w14:textId="77777777" w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00DE09C4" w:rsidP="00DE09C4">
+          <w:p w14:paraId="78A96672" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27898D3E" wp14:editId="62FC5E7C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665419" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78555455" wp14:editId="7C913DE0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>369570</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>141976</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="232913" cy="207034"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1804373626" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="232913" cy="207034"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -4414,483 +4902,212 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="31554F8F" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:11.2pt;width:18.35pt;height:16.3pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhABPT&#10;LuDeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Lw0AQxe+C32EZwUuxm4ZW2phNEUXpQQSr&#10;PfQ2ScZsbHY2ZLdt/PaOJz2+P7z3y9ej69SJhtB6NjCbJqCIK1+33Bj4eH+6WYIKEbnGzjMZ+KYA&#10;6+LyIses9md+o9M2NkpGOGRowMbYZ1qHypLDMPU9sWSffnAYRQ6Nrgc8y7jrdJokt9phy/JgsacH&#10;S9Vhe3QG9psxNl+z5/hywMlusrFl9fpYGnN9Nd7fgYo0xr8y/OILOhTCVPoj10F1BhbLVJoG0nQO&#10;SvLVfAWqFH+RgC5y/Z+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT0y7g3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="1BD0AF7F" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:11.2pt;width:18.35pt;height:16.3pt;z-index:251665419;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhABPT&#10;LuDeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Lw0AQxe+C32EZwUuxm4ZW2phNEUXpQQSr&#10;PfQ2ScZsbHY2ZLdt/PaOJz2+P7z3y9ej69SJhtB6NjCbJqCIK1+33Bj4eH+6WYIKEbnGzjMZ+KYA&#10;6+LyIses9md+o9M2NkpGOGRowMbYZ1qHypLDMPU9sWSffnAYRQ6Nrgc8y7jrdJokt9phy/JgsacH&#10;S9Vhe3QG9psxNl+z5/hywMlusrFl9fpYGnN9Nd7fgYo0xr8y/OILOhTCVPoj10F1BhbLVJoG0nQO&#10;SvLVfAWqFH+RgC5y/Z+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT0y7g3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47618FA5" w14:textId="5BE703DB" w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00DE09C4" w:rsidP="00DE09C4">
+          <w:p w14:paraId="15CC098B" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w14:paraId="6C12EF54" w14:textId="77777777" w:rsidTr="009A292B">
+      <w:tr w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w14:paraId="6482DA34" w14:textId="77777777" w:rsidTr="005E11E6">
         <w:trPr>
           <w:trHeight w:val="604"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB56DCC" w14:textId="77777777" w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00DE09C4" w:rsidP="00DE09C4">
+          <w:p w14:paraId="6A9517D9" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>If yes, please give details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A861131" w14:textId="77777777" w:rsidR="00DE09C4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00DE09C4" w:rsidP="00DE09C4">
-[...298 lines deleted...]
-          <w:p w14:paraId="2E28B4DB" w14:textId="77777777" w:rsidR="00EF7E33" w:rsidRPr="00BA1A7B" w:rsidRDefault="00EF7E33" w:rsidP="00DE09C4">
+          <w:p w14:paraId="74C0C103" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21B9807C" w14:textId="77777777" w:rsidR="00A04BF4" w:rsidRPr="00BA1A7B" w:rsidRDefault="00A04BF4" w:rsidP="005E11E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04DC3A07" w14:textId="77777777" w:rsidR="0089587C" w:rsidRDefault="0089587C">
+    <w:p w14:paraId="49B79E4D" w14:textId="77777777" w:rsidR="004409D4" w:rsidRDefault="004409D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23ABD935" w14:textId="77777777" w:rsidR="00BC248A" w:rsidRDefault="00BC248A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7514"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w14:paraId="12B7AB2F" w14:textId="77777777" w:rsidTr="006B7E71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5713191F" w14:textId="351EB656" w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w:rsidRDefault="001F2FEB" w:rsidP="003E5D30">
+          <w:p w14:paraId="5713191F" w14:textId="61C5AD21" w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w:rsidRDefault="001F2FEB" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="00BC248A" w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Section 9 – Declaration of Interest</w:t>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF44B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC248A" w:rsidRPr="00BA1A7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Declaration of Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w14:paraId="0F8F65DC" w14:textId="77777777" w:rsidTr="006B7E71">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C0075FA" w14:textId="6662C32E" w:rsidR="00695471" w:rsidRPr="00BA1A7B" w:rsidRDefault="00695471" w:rsidP="00695471">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4972,51 +5189,51 @@
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="06795382" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:9.5pt;width:18.35pt;height:16.3pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAAeV&#10;HFLeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6gRB1YY4FQKBekBI&#10;FDhw28RLHBqvo9htw9+znOC4M6PZN+V68r060Bi7wAbyeQaKuAm249bA2+vDxRJUTMgW+8Bk4Jsi&#10;rKvTkxILG478QodtapWUcCzQgEtpKLSOjSOPcR4GYvE+w+gxyTm22o54lHLf68ssW2iPHcsHhwPd&#10;OWp227038LGZUvuVP6anHc7eZxtXN8/3tTHnZ9PtDahEU/oLwy++oEMlTHXYs42qN3C9zCUp+kom&#10;ib+6kiW16PkCdFXq//zVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAHlRxS3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="5058D3D4" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.05pt;margin-top:9.5pt;width:18.35pt;height:16.3pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhAAeV&#10;HFLeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6gRB1YY4FQKBekBI&#10;FDhw28RLHBqvo9htw9+znOC4M6PZN+V68r060Bi7wAbyeQaKuAm249bA2+vDxRJUTMgW+8Bk4Jsi&#10;rKvTkxILG478QodtapWUcCzQgEtpKLSOjSOPcR4GYvE+w+gxyTm22o54lHLf68ssW2iPHcsHhwPd&#10;OWp227038LGZUvuVP6anHc7eZxtXN8/3tTHnZ9PtDahEU/oLwy++oEMlTHXYs42qN3C9zCUp+kom&#10;ib+6kiW16PkCdFXq//zVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGWJwsfAIAAF0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAHlRxS3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E8DCB93" w14:textId="77777777" w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w:rsidRDefault="00BC248A" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C7A842" w14:textId="77777777" w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w:rsidRDefault="00BC248A" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
@@ -5081,51 +5298,51 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="70FF1D6D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:8.55pt;width:18.35pt;height:16.3pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhACUR&#10;uVbfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFyq1klVaBPiVAgE6qFC&#10;ooUDt01s4tB4HcVuG96e5QTH+dHMV6xH14mTGULrSUE6S0AYqr1uqVHwtn+arkCEiKSx82QUfJsA&#10;6/LyosBc+zO9mtMuNoJHKOSowMbY51KG2hqHYeZ7Q5x9+sFhZDk0Ug945nHXyXmS3EqHLfGDxd48&#10;WFMfdken4GMzxuYrfY7bA07eJxtb1S+PlVLXV+P9HYhoxvhXhl98RoeSmSp/JB1Ep+BmNecm+8sU&#10;BOfZIgNRKVhkS5BlIf/zlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJRG5Vt8A&#10;AAAHAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:rect w14:anchorId="7D19982C" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.1pt;margin-top:8.55pt;width:18.35pt;height:16.3pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGWJwsfAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTdF2DOkWQosOA&#10;oi3aDj2rslQbkEWNUuJkXz9KdpysK3YYdrFFkXwkn0heXG5bwzYKfQO25MVJzpmyEqrGvpb8+9P1&#10;py+c+SBsJQxYVfKd8vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4mlUo&#10;OkJvTTbJ889ZB1g5BKm8p9urXskXCV9rJcOd1l4FZkpOuYX0xfR9id9scSHmryhc3cghDfEPWbSi&#10;sRR0hLoSQbA1Nn9AtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5W3m0d3j0RD5/zc&#10;0zFWsdXYxj/lx7aJrN1IltoGJulyMp2cF1POJKkm+Vk+nUUys4OzQx++KmhZPJQc6S0SRWJz40Nv&#10;ujeJsSxcN8ak9zA2XngwTRXvkhAbQq0Mso2gpwzbYoh2ZEWxo2d2qCSdws6oCGHsg9KsqWLuKZHU&#10;ZAdMIaWyoehVtahUH6o4zfPUJwQ/eqRCE2BE1pTkiD0A/J7vHrsve7CPrir16Oic/y2x3nn0SJHB&#10;htG5bSzgewCGqhoi9/Z7knpqIksvUO3ukSH0E+KdvG7o2W6ED/cCaSRoeGjMwx19tIGu5DCcOKsB&#10;f753H+2pU0nLWUcjVnL/Yy1QcWa+Werh82I2izOZhNnp2YQEPNa8HGvsul0BPX1BC8XJdIz2weyP&#10;GqF9pm2wjFFJJayk2CWXAffCKvSjT/tEquUymdEcOhFu7KOTETyyGtvyafss0A29G6jpb2E/jmL+&#10;poV72+hpYbkOoJvU3wdeB75phlPjDPsmLoljOVkdtuLiFwAAAP//AwBQSwMEFAAGAAgAAAAhACUR&#10;uVbfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFyq1klVaBPiVAgE6qFC&#10;ooUDt01s4tB4HcVuG96e5QTH+dHMV6xH14mTGULrSUE6S0AYqr1uqVHwtn+arkCEiKSx82QUfJsA&#10;6/LyosBc+zO9mtMuNoJHKOSowMbY51KG2hqHYeZ7Q5x9+sFhZDk0Ug945nHXyXmS3EqHLfGDxd48&#10;WFMfdken4GMzxuYrfY7bA07eJxtb1S+PlVLXV+P9HYhoxvhXhl98RoeSmSp/JB1Ep+BmNecm+8sU&#10;BOfZIgNRKVhkS5BlIf/zlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhlicLHwCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJRG5Vt8A&#10;AAAHAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="668ECE5B" w14:textId="77777777" w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w:rsidRDefault="00BC248A" w:rsidP="003E5D30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC248A" w:rsidRPr="00BA1A7B" w14:paraId="30C117CC" w14:textId="77777777" w:rsidTr="006B7E71">
@@ -5291,65 +5508,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00492077" w:rsidRPr="005E538E" w:rsidSect="00720AB7">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="737" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5721F0B5" w14:textId="77777777" w:rsidR="007245E3" w:rsidRDefault="007245E3" w:rsidP="0057338C">
+    <w:p w14:paraId="279CDAC7" w14:textId="77777777" w:rsidR="007A2616" w:rsidRDefault="007A2616" w:rsidP="0057338C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F40C037" w14:textId="77777777" w:rsidR="007245E3" w:rsidRDefault="007245E3" w:rsidP="0057338C">
+    <w:p w14:paraId="58FD7502" w14:textId="77777777" w:rsidR="007A2616" w:rsidRDefault="007A2616" w:rsidP="0057338C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00232800" w14:textId="77777777" w:rsidR="007245E3" w:rsidRDefault="007245E3"/>
+    <w:p w14:paraId="30058846" w14:textId="77777777" w:rsidR="007A2616" w:rsidRDefault="007A2616"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5370,84 +5587,83 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="657BAB68" w14:textId="77777777" w:rsidR="007245E3" w:rsidRDefault="007245E3" w:rsidP="0057338C">
+    <w:p w14:paraId="57465EEC" w14:textId="77777777" w:rsidR="007A2616" w:rsidRDefault="007A2616" w:rsidP="0057338C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D79395D" w14:textId="77777777" w:rsidR="007245E3" w:rsidRDefault="007245E3" w:rsidP="0057338C">
+    <w:p w14:paraId="42BDFC50" w14:textId="77777777" w:rsidR="007A2616" w:rsidRDefault="007A2616" w:rsidP="0057338C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39853FF3" w14:textId="77777777" w:rsidR="007245E3" w:rsidRDefault="007245E3"/>
+    <w:p w14:paraId="4F0262AE" w14:textId="77777777" w:rsidR="007A2616" w:rsidRDefault="007A2616"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F430B9B" w14:textId="77777777" w:rsidR="0057338C" w:rsidRDefault="00021AC4">
+  <w:p w14:paraId="0F430B9B" w14:textId="77777777" w:rsidR="0057338C" w:rsidRDefault="007A2616">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="410FE8E7">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -5587,95 +5803,95 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2795601" cy="531814"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1A1AA358" w14:textId="77BBB35A" w:rsidR="0057338C" w:rsidRPr="00A45DDF" w:rsidRDefault="00021AC4" w:rsidP="0089587C">
+  <w:p w14:paraId="1A1AA358" w14:textId="77BBB35A" w:rsidR="0057338C" w:rsidRPr="00A45DDF" w:rsidRDefault="007A2616" w:rsidP="0089587C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5359CBAF">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark3909339" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:620.5pt;height:877.5pt;z-index:-251658236;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId3" o:title="Letter Head-03"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13164677" w14:textId="77777777" w:rsidR="0057338C" w:rsidRDefault="00021AC4">
+  <w:p w14:paraId="13164677" w14:textId="77777777" w:rsidR="0057338C" w:rsidRDefault="007A2616">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="36E7D902">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -6136,50 +6352,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F95771B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1876A662"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D370BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E38D112"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -6224,339 +6589,487 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB81E6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A806080"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="582572788">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="175459228">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1551651338">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="750273034">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="102965583">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="6" w16cid:durableId="1337732781">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1270164497">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040079E"/>
     <w:rsid w:val="0000001E"/>
     <w:rsid w:val="0000024D"/>
     <w:rsid w:val="00002124"/>
-    <w:rsid w:val="00021AC4"/>
     <w:rsid w:val="00033C0A"/>
     <w:rsid w:val="00034A61"/>
     <w:rsid w:val="00035B03"/>
     <w:rsid w:val="0005662B"/>
     <w:rsid w:val="00071F8A"/>
     <w:rsid w:val="00095EC0"/>
     <w:rsid w:val="000A0560"/>
     <w:rsid w:val="000A727E"/>
     <w:rsid w:val="000B20DE"/>
     <w:rsid w:val="000B5837"/>
     <w:rsid w:val="000D3A0F"/>
     <w:rsid w:val="000D4254"/>
     <w:rsid w:val="000F2028"/>
     <w:rsid w:val="000F3754"/>
     <w:rsid w:val="000F6953"/>
     <w:rsid w:val="00113A40"/>
     <w:rsid w:val="001447E8"/>
     <w:rsid w:val="0015148C"/>
     <w:rsid w:val="00161E60"/>
     <w:rsid w:val="0018083D"/>
     <w:rsid w:val="001A2FCF"/>
     <w:rsid w:val="001B75BB"/>
     <w:rsid w:val="001C03A3"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0EFB"/>
     <w:rsid w:val="001E2A77"/>
     <w:rsid w:val="001F2FEB"/>
     <w:rsid w:val="00201567"/>
     <w:rsid w:val="002031C7"/>
     <w:rsid w:val="00222439"/>
     <w:rsid w:val="00267DCF"/>
     <w:rsid w:val="002710D2"/>
     <w:rsid w:val="002745AC"/>
     <w:rsid w:val="002807EC"/>
     <w:rsid w:val="00282FD4"/>
     <w:rsid w:val="0028770F"/>
     <w:rsid w:val="00291D8B"/>
     <w:rsid w:val="00295BAE"/>
     <w:rsid w:val="002B5FBA"/>
+    <w:rsid w:val="002D22E3"/>
     <w:rsid w:val="002D2D3B"/>
     <w:rsid w:val="002D6273"/>
     <w:rsid w:val="002D7A6F"/>
     <w:rsid w:val="002E0187"/>
     <w:rsid w:val="0030294B"/>
     <w:rsid w:val="0031145E"/>
     <w:rsid w:val="00316A2D"/>
     <w:rsid w:val="00316F94"/>
     <w:rsid w:val="00320B49"/>
     <w:rsid w:val="00342148"/>
     <w:rsid w:val="003432E4"/>
     <w:rsid w:val="00353205"/>
+    <w:rsid w:val="00380085"/>
     <w:rsid w:val="003839B9"/>
     <w:rsid w:val="003A46EE"/>
+    <w:rsid w:val="003A51C7"/>
+    <w:rsid w:val="003B3979"/>
     <w:rsid w:val="003D3DAD"/>
     <w:rsid w:val="003E5D30"/>
     <w:rsid w:val="0040079E"/>
     <w:rsid w:val="00400B13"/>
     <w:rsid w:val="00402678"/>
     <w:rsid w:val="00404FC6"/>
     <w:rsid w:val="00420366"/>
+    <w:rsid w:val="00425E60"/>
+    <w:rsid w:val="004409D4"/>
     <w:rsid w:val="00446517"/>
     <w:rsid w:val="00447AE1"/>
     <w:rsid w:val="004539F5"/>
     <w:rsid w:val="004678CF"/>
+    <w:rsid w:val="00473DEC"/>
     <w:rsid w:val="00477354"/>
     <w:rsid w:val="00480A62"/>
     <w:rsid w:val="004859B6"/>
     <w:rsid w:val="00492077"/>
     <w:rsid w:val="00497314"/>
     <w:rsid w:val="004A4349"/>
     <w:rsid w:val="004A447A"/>
     <w:rsid w:val="004C627F"/>
     <w:rsid w:val="004D48B9"/>
     <w:rsid w:val="004F771D"/>
+    <w:rsid w:val="00531076"/>
+    <w:rsid w:val="00534CFB"/>
     <w:rsid w:val="005611AF"/>
+    <w:rsid w:val="0056647D"/>
     <w:rsid w:val="00570704"/>
     <w:rsid w:val="0057338C"/>
     <w:rsid w:val="00577212"/>
+    <w:rsid w:val="00591D95"/>
     <w:rsid w:val="00594E63"/>
     <w:rsid w:val="005B207B"/>
     <w:rsid w:val="005D53E4"/>
     <w:rsid w:val="005E48A3"/>
     <w:rsid w:val="005E538E"/>
     <w:rsid w:val="006000AC"/>
     <w:rsid w:val="00607951"/>
     <w:rsid w:val="00617941"/>
     <w:rsid w:val="00627F0B"/>
     <w:rsid w:val="00684E9F"/>
     <w:rsid w:val="00691DEC"/>
     <w:rsid w:val="00695471"/>
     <w:rsid w:val="006A4CAA"/>
     <w:rsid w:val="006B7E71"/>
     <w:rsid w:val="006E0DC1"/>
     <w:rsid w:val="006E7258"/>
     <w:rsid w:val="0070101A"/>
     <w:rsid w:val="00705F0D"/>
     <w:rsid w:val="00706A9C"/>
+    <w:rsid w:val="00711236"/>
     <w:rsid w:val="00720AB7"/>
-    <w:rsid w:val="007245E3"/>
     <w:rsid w:val="00727AED"/>
     <w:rsid w:val="00763E05"/>
     <w:rsid w:val="007801EC"/>
-    <w:rsid w:val="00781BB4"/>
+    <w:rsid w:val="0078210C"/>
     <w:rsid w:val="00796A94"/>
     <w:rsid w:val="00797C43"/>
+    <w:rsid w:val="007A2616"/>
+    <w:rsid w:val="007C4909"/>
     <w:rsid w:val="007E50A8"/>
     <w:rsid w:val="007E5C1D"/>
     <w:rsid w:val="007E6E34"/>
     <w:rsid w:val="007E72E7"/>
     <w:rsid w:val="007F1788"/>
     <w:rsid w:val="007F3B32"/>
     <w:rsid w:val="00805A83"/>
     <w:rsid w:val="00806534"/>
+    <w:rsid w:val="00823AC2"/>
     <w:rsid w:val="00845C26"/>
     <w:rsid w:val="00846C17"/>
     <w:rsid w:val="00852DFE"/>
+    <w:rsid w:val="00855DA3"/>
     <w:rsid w:val="00863547"/>
     <w:rsid w:val="0086424B"/>
+    <w:rsid w:val="00866762"/>
     <w:rsid w:val="008724B9"/>
+    <w:rsid w:val="0087314E"/>
     <w:rsid w:val="008824D1"/>
     <w:rsid w:val="00883643"/>
     <w:rsid w:val="0089587C"/>
     <w:rsid w:val="008A02FF"/>
     <w:rsid w:val="008B30B5"/>
     <w:rsid w:val="008B50E5"/>
     <w:rsid w:val="008C2CA5"/>
     <w:rsid w:val="008C4202"/>
+    <w:rsid w:val="008D57FD"/>
     <w:rsid w:val="008E5946"/>
-    <w:rsid w:val="0090541B"/>
+    <w:rsid w:val="008F6B14"/>
+    <w:rsid w:val="00903808"/>
     <w:rsid w:val="00912B4B"/>
     <w:rsid w:val="009168CC"/>
     <w:rsid w:val="00951B34"/>
     <w:rsid w:val="0096799C"/>
     <w:rsid w:val="009A292B"/>
     <w:rsid w:val="009B11FD"/>
+    <w:rsid w:val="009C1A3F"/>
     <w:rsid w:val="009F4065"/>
+    <w:rsid w:val="00A04BF4"/>
     <w:rsid w:val="00A20EC7"/>
     <w:rsid w:val="00A22F0D"/>
     <w:rsid w:val="00A31325"/>
     <w:rsid w:val="00A36229"/>
     <w:rsid w:val="00A42E4F"/>
     <w:rsid w:val="00A435E4"/>
     <w:rsid w:val="00A442D0"/>
     <w:rsid w:val="00A45DDF"/>
     <w:rsid w:val="00A5168E"/>
     <w:rsid w:val="00A5442A"/>
     <w:rsid w:val="00A800B2"/>
+    <w:rsid w:val="00A84CCF"/>
     <w:rsid w:val="00A86778"/>
     <w:rsid w:val="00AA02C4"/>
     <w:rsid w:val="00AA6333"/>
     <w:rsid w:val="00AB0335"/>
     <w:rsid w:val="00AB386E"/>
     <w:rsid w:val="00AB5B9B"/>
     <w:rsid w:val="00AB6E26"/>
     <w:rsid w:val="00AC37E1"/>
     <w:rsid w:val="00AD0CFE"/>
     <w:rsid w:val="00AD6A4D"/>
     <w:rsid w:val="00AD7457"/>
+    <w:rsid w:val="00B03CC8"/>
     <w:rsid w:val="00B05492"/>
     <w:rsid w:val="00B1449E"/>
     <w:rsid w:val="00B23EFC"/>
     <w:rsid w:val="00B47C24"/>
+    <w:rsid w:val="00B572E5"/>
     <w:rsid w:val="00B7737B"/>
     <w:rsid w:val="00B803FF"/>
     <w:rsid w:val="00B90AD8"/>
     <w:rsid w:val="00B90BC1"/>
     <w:rsid w:val="00B947F8"/>
     <w:rsid w:val="00B952C4"/>
     <w:rsid w:val="00BA1A7B"/>
+    <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA7CB2"/>
     <w:rsid w:val="00BB36FF"/>
     <w:rsid w:val="00BC248A"/>
     <w:rsid w:val="00BC2F6F"/>
     <w:rsid w:val="00BD23ED"/>
     <w:rsid w:val="00BE1F03"/>
     <w:rsid w:val="00C2488C"/>
     <w:rsid w:val="00C25487"/>
     <w:rsid w:val="00C375FF"/>
     <w:rsid w:val="00C40FC3"/>
     <w:rsid w:val="00C51651"/>
     <w:rsid w:val="00C60280"/>
     <w:rsid w:val="00C75251"/>
     <w:rsid w:val="00C82E6F"/>
     <w:rsid w:val="00CC0C2F"/>
     <w:rsid w:val="00CC4DB8"/>
     <w:rsid w:val="00CD4B7B"/>
     <w:rsid w:val="00CD744F"/>
+    <w:rsid w:val="00CE1C62"/>
     <w:rsid w:val="00CE3802"/>
     <w:rsid w:val="00CE38C3"/>
     <w:rsid w:val="00CE56B2"/>
     <w:rsid w:val="00CE5C95"/>
     <w:rsid w:val="00CF722E"/>
+    <w:rsid w:val="00D01955"/>
     <w:rsid w:val="00D02D9F"/>
     <w:rsid w:val="00D546CF"/>
     <w:rsid w:val="00D61481"/>
     <w:rsid w:val="00DB1FD3"/>
     <w:rsid w:val="00DB63E6"/>
     <w:rsid w:val="00DC3A51"/>
     <w:rsid w:val="00DD4D75"/>
     <w:rsid w:val="00DE09C4"/>
     <w:rsid w:val="00DE26DF"/>
     <w:rsid w:val="00DE57A1"/>
     <w:rsid w:val="00E0583E"/>
     <w:rsid w:val="00E130BD"/>
+    <w:rsid w:val="00E16223"/>
     <w:rsid w:val="00E25AB1"/>
     <w:rsid w:val="00E33AF0"/>
     <w:rsid w:val="00E57F4E"/>
     <w:rsid w:val="00E6391B"/>
     <w:rsid w:val="00E67FE0"/>
     <w:rsid w:val="00E75316"/>
     <w:rsid w:val="00EA0A62"/>
     <w:rsid w:val="00EB6349"/>
     <w:rsid w:val="00ED27ED"/>
+    <w:rsid w:val="00ED4CE5"/>
     <w:rsid w:val="00EF0569"/>
     <w:rsid w:val="00EF7E33"/>
     <w:rsid w:val="00F130BA"/>
     <w:rsid w:val="00F15582"/>
     <w:rsid w:val="00F17297"/>
+    <w:rsid w:val="00F21412"/>
     <w:rsid w:val="00F3279D"/>
     <w:rsid w:val="00F4614A"/>
     <w:rsid w:val="00F46162"/>
     <w:rsid w:val="00F52881"/>
     <w:rsid w:val="00F62227"/>
     <w:rsid w:val="00F63047"/>
+    <w:rsid w:val="00F76183"/>
     <w:rsid w:val="00F92307"/>
     <w:rsid w:val="00F9726F"/>
     <w:rsid w:val="00FA15FB"/>
-    <w:rsid w:val="00FB7070"/>
     <w:rsid w:val="00FC6E45"/>
     <w:rsid w:val="00FD36FD"/>
     <w:rsid w:val="00FE337D"/>
     <w:rsid w:val="00FE5B49"/>
+    <w:rsid w:val="00FF44B2"/>
     <w:rsid w:val="1269DF92"/>
     <w:rsid w:val="22E0360B"/>
     <w:rsid w:val="2C1FC600"/>
     <w:rsid w:val="32606EC3"/>
     <w:rsid w:val="4525C49F"/>
     <w:rsid w:val="5A8AD288"/>
     <w:rsid w:val="6293A5E5"/>
     <w:rsid w:val="653CCBDE"/>
     <w:rsid w:val="6F463622"/>
     <w:rsid w:val="706CDFFD"/>
     <w:rsid w:val="78425917"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7687,61 +8200,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78FCA169-EA76-4CD7-99C8-2C3BCE093321}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{37c354b2-85b0-47f5-b222-07b48d774ee3}" enabled="0" method="" siteId="{37c354b2-85b0-47f5-b222-07b48d774ee3}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>HNY ICB Letter Head</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6082</Characters>
+  <Pages>1</Pages>
+  <Words>1200</Words>
+  <Characters>6841</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7135</CharactersWithSpaces>
+  <CharactersWithSpaces>8025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C02B7A97C4A6D048B9AD25DF6661F454</vt:lpwstr>
   </property>