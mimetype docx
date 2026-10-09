--- v0 (2025-12-17)
+++ v1 (2026-10-09)
@@ -113,51 +113,65 @@
     </w:p>
     <w:p w14:paraId="4A8111EB" w14:textId="132E14EE" w:rsidR="005E2BC3" w:rsidRDefault="005E2BC3" w:rsidP="000D5718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Clinical pathways</w:t>
       </w:r>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>work across an interface aiming to translate guidelines, evidence and ICS policies into standardised steps in the course of care for a specific clinical problem and defining where responsibility lies between the relevant provider services at each step. N.B. Standardised referral forms should be treated as a clinical pathway if they define pre-referral requirements.</w:t>
+        <w:t xml:space="preserve">work across an interface aiming to translate guidelines, evidence and ICS policies into standardised steps </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care for a specific clinical problem and defining where responsibility lies between the relevant provider services at each step. N.B. Standardised referral forms should be treated as a clinical pathway if they define pre-referral requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E13F1C" w14:textId="77777777" w:rsidR="00791BA1" w:rsidRDefault="00791BA1" w:rsidP="000D5718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D89D9C" w14:textId="77777777" w:rsidR="00175C47" w:rsidRDefault="00844963" w:rsidP="00844963">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>There is a clear difference between a clinical commissioning policy and a clinical pathway, these have been defined below</w:t>
       </w:r>
       <w:r w:rsidR="00175C47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -165,51 +179,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9B6101" w14:textId="6C5E2C5B" w:rsidR="00844963" w:rsidRPr="00175C47" w:rsidRDefault="00844963" w:rsidP="00175C47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175C47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical pathways </w:t>
       </w:r>
       <w:r w:rsidRPr="00175C47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>work across an interface aiming to translate guidelines, evidence and ICS policies into standardised steps in the course of care for a specific clinical problem and defining where responsibility lies between the relevant provider services at each step. N.B. Standardised referral forms should be treated as a clinical pathway if they define pre-referral requirements.</w:t>
+        <w:t xml:space="preserve">work across an interface aiming to translate guidelines, evidence and ICS policies into standardised steps </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00175C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00175C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care for a specific clinical problem and defining where responsibility lies between the relevant provider services at each step. N.B. Standardised referral forms should be treated as a clinical pathway if they define pre-referral requirements.</w:t>
       </w:r>
       <w:r w:rsidRPr="00175C47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE52BF8" w14:textId="2AC6F250" w:rsidR="00844963" w:rsidRPr="00844963" w:rsidRDefault="00844963" w:rsidP="00844963">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -398,51 +426,65 @@
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure that plenty of time is allocated to ensuring clinical communications and engagement requirements can be met. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk150950216"/>
     </w:p>
     <w:p w14:paraId="53638BC9" w14:textId="77777777" w:rsidR="000D5718" w:rsidRPr="00900CCC" w:rsidRDefault="000D5718" w:rsidP="000D5718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EA60940" w14:textId="6B0A8CB9" w:rsidR="000D5718" w:rsidRPr="00900CCC" w:rsidRDefault="000D5718" w:rsidP="000D5718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A Clinical pathway works across an interface aiming to translate guidelines, evidence and ICS policies into standardised steps in the course of care for a specific clinical problem and defining where responsibility lies between the relevant provider services at each step. N.B. Standardised referral forms should be treated as a clinical pathway if they define pre-referral requirements.</w:t>
+        <w:t xml:space="preserve">A Clinical pathway works across an interface aiming to translate guidelines, evidence and ICS policies into standardised steps </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care for a specific clinical problem and defining where responsibility lies between the relevant provider services at each step. N.B. Standardised referral forms should be treated as a clinical pathway if they define pre-referral requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BDBBC8" w14:textId="77777777" w:rsidR="000D5718" w:rsidRPr="00900CCC" w:rsidRDefault="000D5718" w:rsidP="000D5718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D9D833" w14:textId="77777777" w:rsidR="000D5718" w:rsidRPr="00900CCC" w:rsidRDefault="000D5718" w:rsidP="000D5718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Clinical Effectiveness Unit has developed some principles below to help with the development of pathways:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6747EF9F" w14:textId="77777777" w:rsidR="000D5718" w:rsidRPr="00900CCC" w:rsidRDefault="000D5718" w:rsidP="00900CCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -524,51 +566,79 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathway developers should ensure </w:t>
       </w:r>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">all relevant stakeholders </w:t>
       </w:r>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>are involved in the development prior to submission to the CEU, including as a minimum the below (in the event that it’s determined not all of the below are required, a clear rationale will be expected to be provided):</w:t>
+        <w:t>are involved in the development prior to submission to the CEU, including as a minimum the below (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it’s determined not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00900CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the below are required, a clear rationale will be expected to be provided):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C688C61" w14:textId="77777777" w:rsidR="000D5718" w:rsidRPr="00900CCC" w:rsidRDefault="000D5718" w:rsidP="00900CCC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ICB pathway leads, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DE4C31" w14:textId="77777777" w:rsidR="000D5718" w:rsidRPr="00900CCC" w:rsidRDefault="000D5718" w:rsidP="00900CCC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -1169,84 +1239,84 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="430" w:hanging="426"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Area Prescribing Committee for comment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04B7698C" w14:textId="77777777" w:rsidR="00674B63" w:rsidRPr="00674B63" w:rsidRDefault="00674B63" w:rsidP="007B7AA5">
+          <w:p w14:paraId="3434603E" w14:textId="77777777" w:rsidR="00BA45C9" w:rsidRDefault="00BA45C9" w:rsidP="007B7AA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00674B63">
+            <w:r w:rsidRPr="00BA45C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Laura Angus</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B58E1A6" w14:textId="77777777" w:rsidR="00674B63" w:rsidRPr="00674B63" w:rsidRDefault="00674B63" w:rsidP="007B7AA5">
+              <w:t xml:space="preserve">MFG </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B58E1A6" w14:textId="2EE505AB" w:rsidR="00674B63" w:rsidRPr="00674B63" w:rsidRDefault="00BA45C9" w:rsidP="007B7AA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00674B63">
+              <w:r w:rsidRPr="00011355">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
-                <w:t>l.angus@nhs.net</w:t>
+                <w:t>hnyicb.mfg@nhs.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00674B63" w:rsidRPr="00674B63" w14:paraId="01F86547" w14:textId="77777777" w:rsidTr="00563F6D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="744BFA83" w14:textId="77777777" w:rsidR="00674B63" w:rsidRPr="00674B63" w:rsidRDefault="00674B63" w:rsidP="007B7AA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
@@ -2369,52 +2439,62 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603E14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
         <w:t>➡️</w:t>
       </w:r>
       <w:r w:rsidRPr="00603E14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00603E14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>No or Advised to Proceed</w:t>
-      </w:r>
+        <w:t xml:space="preserve">No or Advised </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00603E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to Proceed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00603E14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> → Continue to next step</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49ACC40F" w14:textId="77777777" w:rsidR="00900CCC" w:rsidRPr="00603E14" w:rsidRDefault="00900CCC" w:rsidP="00900CCC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603E14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
         <w:t>🤝</w:t>
       </w:r>
       <w:r w:rsidRPr="00603E14">
@@ -3348,58 +3428,60 @@
               </w:rPr>
               <w:t>dd to Digital Repository</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="420F2749" w14:textId="748F1EC8" w:rsidR="00563F6D" w:rsidRPr="00F1193D" w:rsidRDefault="00563F6D" w:rsidP="000C6927">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Polly </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE4048">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fulchini</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2626" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A62EE8A" w14:textId="1CA41D76" w:rsidR="00563F6D" w:rsidRPr="00F1193D" w:rsidRDefault="00563F6D" w:rsidP="000C6927">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prior to go-live</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3962,51 +4044,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy &amp; Pathway Repository </w:t>
       </w:r>
       <w:r w:rsidRPr="003832AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B803F7" w14:textId="77777777" w:rsidR="003832AE" w:rsidRPr="003832AE" w:rsidRDefault="003832AE" w:rsidP="003832AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003832AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Policy &amp; Pathway Repository (PPR) is the central hub for information on policies and pathways across North Yorkshire and the Humber. The PPR covers North Yorkshire, Vale of York, North Bank (Hull &amp; East Riding of Yorkshire), and South Bank (North Lincolnshire &amp; North East Lincolnshire). </w:t>
+        <w:t xml:space="preserve">The Policy &amp; Pathway Repository (PPR) is the central hub for information on policies and pathways across North Yorkshire and the Humber. The PPR covers North Yorkshire, Vale of York, North Bank (Hull &amp; East Riding of Yorkshire), and South Bank (North Lincolnshire &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003832AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>North East</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003832AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lincolnshire). </w:t>
       </w:r>
       <w:r w:rsidRPr="003832AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="587CDB2B" w14:textId="77777777" w:rsidR="003832AE" w:rsidRPr="003832AE" w:rsidRDefault="003832AE" w:rsidP="003832AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003832AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The PPR gives clinicians and Primary Care access to all the information needed to effectively manage patients care. It comprises of pages for each Place, Specialty, Policy, and Pathway. Under each Place site there will be all the specialties for that area. Under the specialty pages will be all the associated policies and pathways.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F0E28D" w14:textId="77777777" w:rsidR="003832AE" w:rsidRPr="003832AE" w:rsidRDefault="003832AE" w:rsidP="003832AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7918,58 +8014,58 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53FE6788" w14:textId="77777777" w:rsidR="004E1388" w:rsidRPr="00E24B48" w:rsidRDefault="004E1388" w:rsidP="00CD71FC">
       <w:pPr>
         <w:spacing w:after="240" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E1388" w:rsidRPr="00E24B48" w:rsidSect="00563F6D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F57DCC2" w14:textId="77777777" w:rsidR="00C252E9" w:rsidRDefault="00C252E9" w:rsidP="0057338C">
+    <w:p w14:paraId="21D6F0E6" w14:textId="77777777" w:rsidR="00815DA2" w:rsidRDefault="00815DA2" w:rsidP="0057338C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="249A5583" w14:textId="77777777" w:rsidR="00C252E9" w:rsidRDefault="00C252E9" w:rsidP="0057338C">
+    <w:p w14:paraId="51C3772F" w14:textId="77777777" w:rsidR="00815DA2" w:rsidRDefault="00815DA2" w:rsidP="0057338C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8079,58 +8175,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="09339922" w14:textId="77777777" w:rsidR="00953BB4" w:rsidRDefault="00953BB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10055C2E" w14:textId="77777777" w:rsidR="00093D77" w:rsidRDefault="00093D77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ADBFC9E" w14:textId="77777777" w:rsidR="00C252E9" w:rsidRDefault="00C252E9" w:rsidP="0057338C">
+    <w:p w14:paraId="6C092607" w14:textId="77777777" w:rsidR="00815DA2" w:rsidRDefault="00815DA2" w:rsidP="0057338C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B8AEA78" w14:textId="77777777" w:rsidR="00C252E9" w:rsidRDefault="00C252E9" w:rsidP="0057338C">
+    <w:p w14:paraId="6EB997A3" w14:textId="77777777" w:rsidR="00815DA2" w:rsidRDefault="00815DA2" w:rsidP="0057338C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F430B9B" w14:textId="07B54DAC" w:rsidR="0057338C" w:rsidRDefault="0057338C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70586176" w14:textId="603DCA7C" w:rsidR="0057338C" w:rsidRPr="00A45DDF" w:rsidRDefault="0057338C" w:rsidP="0057338C">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
@@ -9524,50 +9620,52 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1553956301">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1275550588">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1538471144">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1719281843">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="160003464">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="531891074">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040079E"/>
     <w:rsid w:val="0000024D"/>
@@ -9635,50 +9733,51 @@
     <w:rsid w:val="00172616"/>
     <w:rsid w:val="00173BD3"/>
     <w:rsid w:val="00174199"/>
     <w:rsid w:val="00175C47"/>
     <w:rsid w:val="00182467"/>
     <w:rsid w:val="0018436C"/>
     <w:rsid w:val="00193BC6"/>
     <w:rsid w:val="001947DA"/>
     <w:rsid w:val="001A1385"/>
     <w:rsid w:val="001A2488"/>
     <w:rsid w:val="001B75BB"/>
     <w:rsid w:val="001D3F12"/>
     <w:rsid w:val="001E0E24"/>
     <w:rsid w:val="001E5CA5"/>
     <w:rsid w:val="001F0670"/>
     <w:rsid w:val="001F3997"/>
     <w:rsid w:val="00200AEC"/>
     <w:rsid w:val="00202D11"/>
     <w:rsid w:val="00202EBC"/>
     <w:rsid w:val="00203636"/>
     <w:rsid w:val="00205D50"/>
     <w:rsid w:val="00207411"/>
     <w:rsid w:val="00216469"/>
     <w:rsid w:val="00217E2E"/>
     <w:rsid w:val="00224179"/>
+    <w:rsid w:val="00234E59"/>
     <w:rsid w:val="002406FB"/>
     <w:rsid w:val="00243A71"/>
     <w:rsid w:val="00244C77"/>
     <w:rsid w:val="00245064"/>
     <w:rsid w:val="002470CA"/>
     <w:rsid w:val="00254478"/>
     <w:rsid w:val="00255109"/>
     <w:rsid w:val="002555C4"/>
     <w:rsid w:val="002675AE"/>
     <w:rsid w:val="00267BAC"/>
     <w:rsid w:val="002736B6"/>
     <w:rsid w:val="002736FA"/>
     <w:rsid w:val="00275D4D"/>
     <w:rsid w:val="002764E1"/>
     <w:rsid w:val="00283E9B"/>
     <w:rsid w:val="002925C0"/>
     <w:rsid w:val="00293795"/>
     <w:rsid w:val="00296831"/>
     <w:rsid w:val="00297FF3"/>
     <w:rsid w:val="002A2520"/>
     <w:rsid w:val="002A2A12"/>
     <w:rsid w:val="002B2BF3"/>
     <w:rsid w:val="002B6D1E"/>
     <w:rsid w:val="002C3BA5"/>
     <w:rsid w:val="002D7A6F"/>
@@ -9876,65 +9975,65 @@
     <w:rsid w:val="00784A8B"/>
     <w:rsid w:val="00791BA1"/>
     <w:rsid w:val="00796DE7"/>
     <w:rsid w:val="007973B5"/>
     <w:rsid w:val="007A0951"/>
     <w:rsid w:val="007A137D"/>
     <w:rsid w:val="007A3F81"/>
     <w:rsid w:val="007A4CE2"/>
     <w:rsid w:val="007A5F58"/>
     <w:rsid w:val="007B2AD3"/>
     <w:rsid w:val="007B541E"/>
     <w:rsid w:val="007C0C87"/>
     <w:rsid w:val="007C781B"/>
     <w:rsid w:val="007D3387"/>
     <w:rsid w:val="007D686C"/>
     <w:rsid w:val="007E1DDB"/>
     <w:rsid w:val="007E72E7"/>
     <w:rsid w:val="007F01FD"/>
     <w:rsid w:val="007F0801"/>
     <w:rsid w:val="007F3B32"/>
     <w:rsid w:val="007F760F"/>
     <w:rsid w:val="0080122F"/>
     <w:rsid w:val="008037C5"/>
     <w:rsid w:val="008060D6"/>
     <w:rsid w:val="00814F35"/>
+    <w:rsid w:val="00815DA2"/>
     <w:rsid w:val="00824BA8"/>
     <w:rsid w:val="00824D64"/>
     <w:rsid w:val="008262B7"/>
     <w:rsid w:val="008304EB"/>
     <w:rsid w:val="00831038"/>
     <w:rsid w:val="008314F1"/>
     <w:rsid w:val="00834F36"/>
     <w:rsid w:val="00836672"/>
     <w:rsid w:val="008416EE"/>
     <w:rsid w:val="008430EC"/>
     <w:rsid w:val="00844963"/>
     <w:rsid w:val="0084634D"/>
     <w:rsid w:val="008508BB"/>
     <w:rsid w:val="00851166"/>
-    <w:rsid w:val="00853F84"/>
     <w:rsid w:val="00857195"/>
     <w:rsid w:val="00857442"/>
     <w:rsid w:val="00864BC1"/>
     <w:rsid w:val="0087036E"/>
     <w:rsid w:val="00870A0A"/>
     <w:rsid w:val="008802F1"/>
     <w:rsid w:val="00881D25"/>
     <w:rsid w:val="00883EE2"/>
     <w:rsid w:val="00886413"/>
     <w:rsid w:val="00890592"/>
     <w:rsid w:val="00891A4D"/>
     <w:rsid w:val="008A0EAE"/>
     <w:rsid w:val="008A258E"/>
     <w:rsid w:val="008A7FBE"/>
     <w:rsid w:val="008B0632"/>
     <w:rsid w:val="008B0DF7"/>
     <w:rsid w:val="008B18E0"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B2FC4"/>
     <w:rsid w:val="008B30B5"/>
     <w:rsid w:val="008C285D"/>
     <w:rsid w:val="008D0378"/>
     <w:rsid w:val="008D77AF"/>
     <w:rsid w:val="008E1B00"/>
     <w:rsid w:val="008E1E73"/>
@@ -10008,84 +10107,86 @@
     <w:rsid w:val="00A948E2"/>
     <w:rsid w:val="00AA3320"/>
     <w:rsid w:val="00AA34D1"/>
     <w:rsid w:val="00AA4BD8"/>
     <w:rsid w:val="00AB7145"/>
     <w:rsid w:val="00AB7769"/>
     <w:rsid w:val="00AC27A6"/>
     <w:rsid w:val="00AC287F"/>
     <w:rsid w:val="00AC2E47"/>
     <w:rsid w:val="00AC31B0"/>
     <w:rsid w:val="00AC7433"/>
     <w:rsid w:val="00AD0144"/>
     <w:rsid w:val="00AD3228"/>
     <w:rsid w:val="00AD3D26"/>
     <w:rsid w:val="00AD4EEC"/>
     <w:rsid w:val="00AE08A2"/>
     <w:rsid w:val="00AE4048"/>
     <w:rsid w:val="00AE4C5F"/>
     <w:rsid w:val="00AF06DA"/>
     <w:rsid w:val="00B000D2"/>
     <w:rsid w:val="00B02285"/>
     <w:rsid w:val="00B20DEB"/>
     <w:rsid w:val="00B219AE"/>
     <w:rsid w:val="00B307F3"/>
     <w:rsid w:val="00B3183C"/>
+    <w:rsid w:val="00B32D29"/>
     <w:rsid w:val="00B3338C"/>
     <w:rsid w:val="00B3544D"/>
     <w:rsid w:val="00B36321"/>
     <w:rsid w:val="00B4678F"/>
     <w:rsid w:val="00B62807"/>
     <w:rsid w:val="00B637D1"/>
     <w:rsid w:val="00B64128"/>
     <w:rsid w:val="00B701C2"/>
     <w:rsid w:val="00B737C5"/>
     <w:rsid w:val="00B7406C"/>
     <w:rsid w:val="00B74C21"/>
     <w:rsid w:val="00B85E36"/>
     <w:rsid w:val="00B863B6"/>
     <w:rsid w:val="00B9025F"/>
     <w:rsid w:val="00B95BAC"/>
+    <w:rsid w:val="00BA45C9"/>
     <w:rsid w:val="00BA72D5"/>
     <w:rsid w:val="00BA7707"/>
+    <w:rsid w:val="00BB0C34"/>
     <w:rsid w:val="00BB3590"/>
     <w:rsid w:val="00BB60C2"/>
     <w:rsid w:val="00BC51DC"/>
     <w:rsid w:val="00BC7BB5"/>
     <w:rsid w:val="00BD062F"/>
     <w:rsid w:val="00BD3144"/>
     <w:rsid w:val="00BD6D29"/>
     <w:rsid w:val="00BE188D"/>
     <w:rsid w:val="00BE2B5E"/>
     <w:rsid w:val="00BE39A8"/>
     <w:rsid w:val="00BF535D"/>
     <w:rsid w:val="00C00C18"/>
     <w:rsid w:val="00C05E23"/>
     <w:rsid w:val="00C15634"/>
     <w:rsid w:val="00C15D45"/>
     <w:rsid w:val="00C24C0E"/>
-    <w:rsid w:val="00C252E9"/>
     <w:rsid w:val="00C25E06"/>
     <w:rsid w:val="00C30287"/>
     <w:rsid w:val="00C33507"/>
     <w:rsid w:val="00C3434E"/>
     <w:rsid w:val="00C415D7"/>
     <w:rsid w:val="00C4342B"/>
     <w:rsid w:val="00C544A5"/>
     <w:rsid w:val="00C54DC2"/>
     <w:rsid w:val="00C55516"/>
     <w:rsid w:val="00C63B72"/>
     <w:rsid w:val="00C70FB4"/>
     <w:rsid w:val="00C74131"/>
     <w:rsid w:val="00C76C0A"/>
     <w:rsid w:val="00C8200A"/>
     <w:rsid w:val="00CA0CB6"/>
     <w:rsid w:val="00CA26CA"/>
     <w:rsid w:val="00CA3396"/>
     <w:rsid w:val="00CA5234"/>
     <w:rsid w:val="00CA6FE1"/>
     <w:rsid w:val="00CB4A17"/>
     <w:rsid w:val="00CB5ACA"/>
     <w:rsid w:val="00CC0E19"/>
     <w:rsid w:val="00CC12EF"/>
     <w:rsid w:val="00CC184C"/>
     <w:rsid w:val="00CD2AD3"/>
@@ -10182,51 +10283,50 @@
     <w:rsid w:val="00ED478D"/>
     <w:rsid w:val="00EE4CAF"/>
     <w:rsid w:val="00EE58D3"/>
     <w:rsid w:val="00EE6FF7"/>
     <w:rsid w:val="00EE7108"/>
     <w:rsid w:val="00EF08C3"/>
     <w:rsid w:val="00EF5E49"/>
     <w:rsid w:val="00EF745E"/>
     <w:rsid w:val="00F02D44"/>
     <w:rsid w:val="00F02F96"/>
     <w:rsid w:val="00F04FF9"/>
     <w:rsid w:val="00F10C2C"/>
     <w:rsid w:val="00F1193D"/>
     <w:rsid w:val="00F1278E"/>
     <w:rsid w:val="00F17A16"/>
     <w:rsid w:val="00F338C8"/>
     <w:rsid w:val="00F47506"/>
     <w:rsid w:val="00F5538E"/>
     <w:rsid w:val="00F555AD"/>
     <w:rsid w:val="00F55F88"/>
     <w:rsid w:val="00F63047"/>
     <w:rsid w:val="00F6514B"/>
     <w:rsid w:val="00F67142"/>
     <w:rsid w:val="00F67504"/>
     <w:rsid w:val="00F71A4D"/>
-    <w:rsid w:val="00F740BE"/>
     <w:rsid w:val="00F75778"/>
     <w:rsid w:val="00F76745"/>
     <w:rsid w:val="00F86420"/>
     <w:rsid w:val="00F90250"/>
     <w:rsid w:val="00F9466A"/>
     <w:rsid w:val="00F973F7"/>
     <w:rsid w:val="00F97A09"/>
     <w:rsid w:val="00FA1176"/>
     <w:rsid w:val="00FA2579"/>
     <w:rsid w:val="00FA3C3F"/>
     <w:rsid w:val="00FA4570"/>
     <w:rsid w:val="00FB034D"/>
     <w:rsid w:val="00FB35C9"/>
     <w:rsid w:val="00FB3D49"/>
     <w:rsid w:val="00FB3D54"/>
     <w:rsid w:val="00FB5935"/>
     <w:rsid w:val="00FB713A"/>
     <w:rsid w:val="00FC0F6D"/>
     <w:rsid w:val="00FC11FA"/>
     <w:rsid w:val="00FC1427"/>
     <w:rsid w:val="00FC6068"/>
     <w:rsid w:val="00FC706D"/>
     <w:rsid w:val="00FE2822"/>
     <w:rsid w:val="00FE46C3"/>
     <w:rsid w:val="00FF0688"/>
@@ -10661,51 +10761,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006621D1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -11939,51 +12038,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2139913288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humberside.lmcgroup@nhs.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:england.primarycare@nhs.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nylocsecretary@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.angus@nhs.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@cpny.co.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yorkshireandthehumber.ldc-region@bda.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humber.lpc@nhs.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair.nnelincsloc@outlook.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@yorlmcltd.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.grayloc@btinternet.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yhs-tr.hnycap@nhs.net" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humberside.lmcgroup@nhs.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:england.primarycare@nhs.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nylocsecretary@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hnyicb.mfg@nhs.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@cpny.co.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yorkshireandthehumber.ldc-region@bda.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humber.lpc@nhs.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair.nnelincsloc@outlook.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@yorlmcltd.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.grayloc@btinternet.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yhs-tr.hnycap@nhs.net" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Volumes\GoogleDrive\.shortcut-targets-by-id\1De50-7BlNXuUCqIPw_YhHQ7EWH3BxNGT\HNY\HNY%20Brand%20Assets\Letter%20Head\HNY%20ICB%20Letter%20Head.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA2E2B0613E94AB7AF5AD58746CA57E6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -12548,56 +12647,56 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F3CD0"/>
     <w:rsid w:val="00070130"/>
     <w:rsid w:val="000C00D1"/>
     <w:rsid w:val="000F3CD0"/>
     <w:rsid w:val="0030185C"/>
+    <w:rsid w:val="005E2B4D"/>
     <w:rsid w:val="006C1AC6"/>
-    <w:rsid w:val="00853CD6"/>
-    <w:rsid w:val="00853F84"/>
     <w:rsid w:val="00A967C6"/>
     <w:rsid w:val="00AC31B0"/>
     <w:rsid w:val="00AC496C"/>
+    <w:rsid w:val="00BB0C34"/>
     <w:rsid w:val="00BC51DC"/>
     <w:rsid w:val="00DD193E"/>
     <w:rsid w:val="00FF0688"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -13392,69 +13491,72 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C02B7A97C4A6D048B9AD25DF6661F454" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5a56059d4e9fe3147589eb5381a81c6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ae9f3c50-a181-4d85-bc25-26de5d9cdf8e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee21488fdc8bea1d09045d3d2b8694ba" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C02B7A97C4A6D048B9AD25DF6661F454" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c3a0c96f378872d4241cd3ebc60d712">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ae9f3c50-a181-4d85-bc25-26de5d9cdf8e" xmlns:ns3="547439dc-62d7-4f0a-8364-72b745e879f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="026e24efbbfa6eb32894d0f36e3d8bf7" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ae9f3c50-a181-4d85-bc25-26de5d9cdf8e"/>
+    <xsd:import namespace="547439dc-62d7-4f0a-8364-72b745e879f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="15" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="16" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae9f3c50-a181-4d85-bc25-26de5d9cdf8e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -13469,50 +13571,72 @@
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2c8d5fda-b97d-42c6-97e2-f76465e161c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="547439dc-62d7-4f0a-8364-72b745e879f7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d369932b-ba12-49dc-8357-ab5de5278366}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="547439dc-62d7-4f0a-8364-72b745e879f7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13575,135 +13699,142 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="547439dc-62d7-4f0a-8364-72b745e879f7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae9f3c50-a181-4d85-bc25-26de5d9cdf8e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CDD62AF-77F8-427B-9F88-14E65C740F13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81B0A7CF-2B5F-4782-8B3E-851314EDAC64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6403D683-73AC-4544-ADC6-C70FD1A486D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F2E895C-E0A7-45C2-919B-3950581965B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ae9f3c50-a181-4d85-bc25-26de5d9cdf8e"/>
+    <ds:schemaRef ds:uri="547439dc-62d7-4f0a-8364-72b745e879f7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2267A8C1-07BE-44D5-9667-9A93A1CA0316}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="547439dc-62d7-4f0a-8364-72b745e879f7"/>
+    <ds:schemaRef ds:uri="ae9f3c50-a181-4d85-bc25-26de5d9cdf8e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{37c354b2-85b0-47f5-b222-07b48d774ee3}" enabled="0" method="" siteId="{37c354b2-85b0-47f5-b222-07b48d774ee3}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>HNY ICB Letter Head</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1980</Words>
-  <Characters>11286</Characters>
+  <Words>1979</Words>
+  <Characters>11285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13240</CharactersWithSpaces>
+  <CharactersWithSpaces>13238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C02B7A97C4A6D048B9AD25DF6661F454</vt:lpwstr>